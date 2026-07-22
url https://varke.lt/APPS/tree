--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3835">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>full_path</t>
   </si>
   <si>
     <t>Gartraukiai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Gartraukiai</t>
   </si>
   <si>
     <t>Indaplovės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Indaplovės</t>
   </si>
   <si>
     <t>Kaitlentės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Kaitlentės</t>
   </si>
   <si>
@@ -494,78 +494,78 @@
   <si>
     <t>Šakotuvai (Switch) ir maitinimas</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Šakotuvai (Switch) ir maitinimas</t>
   </si>
   <si>
     <t>Ugniasienės (Firewalls)</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Ugniasienės (Firewalls)</t>
   </si>
   <si>
     <t>IP telefonija (VOIP)</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; IP telefonija (VOIP)</t>
   </si>
   <si>
     <t>Modemai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Modemai</t>
   </si>
   <si>
-    <t>Kasetės rašaliniams spausdintuvams</t>
-[...8 lines deleted...]
-    <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; Toneriai lazeriniams spausdintuvams</t>
+    <t>Rašalinės kasetės spausdintuvams</t>
+  </si>
+  <si>
+    <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; Spausdintuvo kasetės -&gt; Rašalinės kasetės spausdintuvams</t>
+  </si>
+  <si>
+    <t>Lazerinio spausdintuvo kasetės</t>
+  </si>
+  <si>
+    <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; Spausdintuvo kasetės -&gt; Lazerinio spausdintuvo kasetės</t>
   </si>
   <si>
     <t>Popierius</t>
   </si>
   <si>
     <t>Knygos, biuro, kanceliarinės prekės -&gt; Popierius</t>
   </si>
   <si>
     <t>Navigacijos automobiliui</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; GPS Navigacija -&gt; Navigacijos automobiliui</t>
   </si>
   <si>
-    <t>Echolotai, jūriniai navigaciniai imtuvai</t>
-[...2 lines deleted...]
-    <t>Telefonai, foto ir video -&gt; GPS Navigacija -&gt; Echolotai, jūriniai navigaciniai imtuvai</t>
+    <t>Echolotai, jūrinė navigacija</t>
+  </si>
+  <si>
+    <t>Telefonai, foto ir video -&gt; GPS Navigacija -&gt; Echolotai, jūrinė navigacija</t>
   </si>
   <si>
     <t>Aviaciniai navigaciniai imtuvai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; GPS Navigacija -&gt; Aviaciniai navigaciniai imtuvai</t>
   </si>
   <si>
     <t>Nešiojami navigaciniai imtuvai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; GPS Navigacija -&gt; Nešiojami navigaciniai imtuvai</t>
   </si>
   <si>
     <t>GPS priedai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; GPS Navigacija -&gt; GPS priedai</t>
   </si>
   <si>
     <t>Telefonai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Telefonai</t>
   </si>
@@ -686,54 +686,54 @@
   <si>
     <t>Elektriniai gręžtuvai, perforatoriai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektriniai gręžtuvai, perforatoriai</t>
   </si>
   <si>
     <t>Elektriniai gręžtuvai, suktuvai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektriniai gręžtuvai, suktuvai</t>
   </si>
   <si>
     <t>Kultivatoriai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Kultivatoriai</t>
   </si>
   <si>
     <t>Šiltnamių ir sodo aksesuarai, priedai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo, daržo įranga -&gt; Šiltnamių ir sodo aksesuarai, priedai</t>
   </si>
   <si>
-    <t>Trašų, sėklų barstytuvai</t>
-[...2 lines deleted...]
-    <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Trašų, sėklų barstytuvai</t>
+    <t>Trąšų barstytuvai</t>
+  </si>
+  <si>
+    <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Trąšų barstytuvai</t>
   </si>
   <si>
     <t>Trimeriai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Trimeriai</t>
   </si>
   <si>
     <t>Žoliapjovės ( Vejapjovės )</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Žoliapjovės ( Vejapjovės )</t>
   </si>
   <si>
     <t>Sodo traktoriukai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Sodo traktoriukai</t>
   </si>
   <si>
     <t>Šakų smulkintuvai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Šakų smulkintuvai</t>
   </si>
@@ -1040,54 +1040,54 @@
   <si>
     <t>Planšečių priedai, aksesuarai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Planšetiniai kompiuteriai ir priedai -&gt; Planšečių priedai, aksesuarai</t>
   </si>
   <si>
     <t>Valtys</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Valtys</t>
   </si>
   <si>
     <t>Palapinės</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Turizmas -&gt; Palapinės</t>
   </si>
   <si>
     <t>Miegmaišiai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Turizmas -&gt; Miegmaišiai</t>
   </si>
   <si>
-    <t>Tinklo kameros, monitoringas ir priedai</t>
-[...2 lines deleted...]
-    <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Tinklo kameros, monitoringas ir priedai</t>
+    <t>Vaizdo stebėjimo kameros ir priedai</t>
+  </si>
+  <si>
+    <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Vaizdo stebėjimo kameros ir priedai</t>
   </si>
   <si>
     <t>Trikojai, stovai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Trikojai, stovai</t>
   </si>
   <si>
     <t>Blykstės ir apšvietimas</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Blykstės ir apšvietimas</t>
   </si>
   <si>
     <t>Fototechnikos konverteriai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fototechnikos konverteriai</t>
   </si>
   <si>
     <t>Fototechnikos blendos</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fototechnikos blendos</t>
   </si>
@@ -2042,54 +2042,54 @@
   <si>
     <t>Įvairūs žaislai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Žaislai -&gt; Įvairūs žaislai</t>
   </si>
   <si>
     <t>Lagaminai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Lagaminai</t>
   </si>
   <si>
     <t>Skėčiai</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Skėčiai</t>
   </si>
   <si>
     <t>Elektrinės krosnelės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Elektrinės krosnelės</t>
   </si>
   <si>
-    <t>Vaisių ir daržovių džiovintuvai</t>
-[...2 lines deleted...]
-    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Vaisių ir daržovių džiovintuvai</t>
+    <t>Vaisių džiovyklės</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Vaisių džiovyklės</t>
   </si>
   <si>
     <t>Koreguojantys drabužiai moterims</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga moterims -&gt; Koreguojantys drabužiai moterims</t>
   </si>
   <si>
     <t>Moteriškos rankinės</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Rankinės -&gt; Moteriškos rankinės</t>
   </si>
   <si>
     <t>Portfeliai</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Rankinės -&gt; Portfeliai</t>
   </si>
   <si>
     <t>Apatinis trikotažas moterims</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga moterims -&gt; Apatinis trikotažas moterims</t>
   </si>
@@ -3899,51 +3899,51 @@
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fotoaparatų apsaugos ir diržai</t>
   </si>
   <si>
     <t>Baseinų įranga ir priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Baseinų įranga ir priedai</t>
   </si>
   <si>
     <t>Ryšio stiprintuvai ir antenos</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Ryšio stiprintuvai ir antenos</t>
   </si>
   <si>
     <t>Įvairūs kompiuterių komponentai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Kompiuterių komponentai -&gt; Įvairūs kompiuterių komponentai</t>
   </si>
   <si>
     <t>Veiksmo kameros ir GoPro kameros</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Veiksmo kameros ir GoPro kameros</t>
+    <t>Telefonai, foto ir video -&gt; Veiksmo kameros ir GoPro kameros</t>
   </si>
   <si>
     <t>Apsauga nuo vandens telefonams, planšetėms, fotoaparatams</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Dėklai ir laikikliai -&gt; Apsauga nuo vandens telefonams, planšetėms, fotoaparatams</t>
   </si>
   <si>
     <t>Vandens filtrai</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Virtuvės reikmenys -&gt; Vandens filtrai</t>
   </si>
   <si>
     <t>3D spausdintuvai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; 3D spausdintuvai</t>
   </si>
   <si>
     <t>Mobilios auklės</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių priežiūrai -&gt; Mobilios auklės</t>
   </si>
@@ -6809,54 +6809,54 @@
   <si>
     <t>Serverių panelės (patch) ir priedai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Serveriai, komponentai ir priedai -&gt; Serverių panelės (patch) ir priedai</t>
   </si>
   <si>
     <t>Mini kompiuteriai (Sticks NUC HTPC)</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Mini kompiuteriai (Sticks NUC HTPC)</t>
   </si>
   <si>
     <t>Medžio ir metalo dildės</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Rankiniai įrankiai -&gt; Medžio ir metalo dildės</t>
   </si>
   <si>
     <t>Kūdikių vonelės</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių priežiūrai -&gt; Kūdikių vonelės</t>
   </si>
   <si>
-    <t>Gertuvės ir puodeliai vaikams</t>
-[...2 lines deleted...]
-    <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių maitinimui -&gt; Gertuvės ir puodeliai vaikams</t>
+    <t>Puodeliai ir gertuvės vaikams</t>
+  </si>
+  <si>
+    <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių maitinimui -&gt; Puodeliai ir gertuvės vaikams</t>
   </si>
   <si>
     <t>Įrankiai, indeliai ir lėkštutės vaikams</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių maitinimui -&gt; Įrankiai, indeliai ir lėkštutės vaikams</t>
   </si>
   <si>
     <t>Kūdikių ir vaikų saugumui</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių priežiūrai -&gt; Kūdikių ir vaikų saugumui</t>
   </si>
   <si>
     <t>Maitinimo pagalvės</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių maitinimui -&gt; Maitinimo pagalvės</t>
   </si>
   <si>
     <t>Čiulptukai, žindukai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių maitinimui -&gt; Čiulptukai, žindukai</t>
   </si>
@@ -6977,54 +6977,54 @@
   <si>
     <t>Irklentės</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Irklentės</t>
   </si>
   <si>
     <t>Fidget spinners (suktukai)</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Žaislai -&gt; Fidget spinners (suktukai)</t>
   </si>
   <si>
     <t>Magnetukai</t>
   </si>
   <si>
     <t>Knygos, biuro, kanceliarinės prekės -&gt; Magnetukai</t>
   </si>
   <si>
     <t>Spragėsių (popcorn) aparatai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Spragėsių (popcorn) aparatai</t>
   </si>
   <si>
-    <t>Gėrimų gaminimo aparatai ir priedai</t>
-[...2 lines deleted...]
-    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Gėrimų gaminimo aparatai ir priedai</t>
+    <t>Gazuotų gėrimų aparatai ir priedai</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Gazuotų gėrimų aparatai ir priedai</t>
   </si>
   <si>
     <t>Plaukų formavimo šukos</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Plaukų formavimo šukos</t>
   </si>
   <si>
     <t>Plaukų tiesintuvas</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Plaukų tiesintuvas</t>
   </si>
   <si>
     <t>Žnyplės plaukams</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Žnyplės plaukams</t>
   </si>
   <si>
     <t>Pėdų masažuokliai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Pėdų masažuokliai</t>
   </si>
@@ -7655,54 +7655,54 @@
   <si>
     <t>Durų skambučiai ir domofonai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Signalizacijos, apsaugos sistemos ir davikliai -&gt; Durų skambučiai ir domofonai</t>
   </si>
   <si>
     <t>Veido kremas</t>
   </si>
   <si>
     <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido kremas</t>
   </si>
   <si>
     <t>Veido priežiūros priemonės vyrams</t>
   </si>
   <si>
     <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido priežiūros priemonės vyrams</t>
   </si>
   <si>
     <t>Šluostės ir kempinėlės valymui</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Šluostės ir kempinėlės valymui</t>
   </si>
   <si>
-    <t>Valymo priemonės</t>
-[...2 lines deleted...]
-    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės</t>
+    <t>Kitos valymo priemonės</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Kitos valymo priemonės</t>
   </si>
   <si>
     <t>Vežimėliai ir kibirai valymui</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Vežimėliai ir kibirai valymui</t>
   </si>
   <si>
     <t>Grindų plovimo šluotos</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Grindų plovimo šluotos</t>
   </si>
   <si>
     <t>Trintuvės ir tarkos</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Virtuvės reikmenys -&gt; Trintuvės ir tarkos</t>
   </si>
   <si>
     <t>Priedai gyvatvorių ir žolės žirklėms</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Sodo technikos priedai -&gt; Priedai gyvatvorių ir žolės žirklėms</t>
   </si>
@@ -8591,54 +8591,54 @@
   <si>
     <t>Arkadiniai valdikliai (Arcade sticks)</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Žaidimų kompiuteriai ir gaming įranga -&gt; Arkadiniai valdikliai (Arcade sticks)</t>
   </si>
   <si>
     <t>Užvalkalai baldams</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Užvalkalai baldams</t>
   </si>
   <si>
     <t>Skėčiai nuo saulės</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Skėčiai nuo saulės</t>
   </si>
   <si>
     <t>Žaliuzės ir roletai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Žaliuzės ir roletai</t>
   </si>
   <si>
-    <t>Stogeliai virš durų, markizės</t>
-[...2 lines deleted...]
-    <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Stogeliai virš durų, markizės</t>
+    <t>Markizės</t>
+  </si>
+  <si>
+    <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Markizės</t>
   </si>
   <si>
     <t>Dirbtinė žolė ir augalai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodininkystė ir daržininkystė -&gt; Dirbtinė žolė ir augalai</t>
   </si>
   <si>
     <t>Apsauginiai uždangalai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Statybinės medžiagos ir priedai -&gt; Apsauginiai uždangalai</t>
   </si>
   <si>
     <t>Širmos ir pertvaros kambariui</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Širmos ir pertvaros kambariui</t>
   </si>
   <si>
     <t>Sandeliavimo dėžės</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Sandeliavimo dėžės</t>
   </si>
@@ -9077,50 +9077,56 @@
   <si>
     <t>Krikštynų dovanos</t>
   </si>
   <si>
     <t>Dovanos, šventinė atributika, suvenyrai -&gt; Proginės dovanos -&gt; Krikštynų dovanos</t>
   </si>
   <si>
     <t>Auto kabliai</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Priedai automobiliams -&gt; Auto kabliai</t>
   </si>
   <si>
     <t>Popieriniai modeliai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Žaislai -&gt; Kūrybiniai žaislai, rankdarbiai -&gt; Popieriniai modeliai</t>
   </si>
   <si>
     <t>Lauko, terasų pertvaros</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Lauko, terasų pertvaros</t>
   </si>
   <si>
+    <t>Priedai dantų šepetėliams</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Priedai dantų šepetėliams</t>
+  </si>
+  <si>
     <t>Elektromobilių įkrovimo įranga</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Elektromobilių įkrovimo įranga</t>
   </si>
   <si>
     <t>Irklavimo treniruokliai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Treniruokliai -&gt; Irklavimo treniruokliai</t>
   </si>
   <si>
     <t>Golfo inventorius</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Golfo inventorius</t>
   </si>
   <si>
     <t>Vandens ir smėlio žaislai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Žaislai -&gt; Lauko žaislai -&gt; Vandens ir smėlio žaislai</t>
   </si>
   <si>
     <t>Vilkeliai</t>
@@ -9371,54 +9377,54 @@
   <si>
     <t>Elektriniai motociklai vaikams</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Dviračiai, paspirtukai, riedlentės -&gt; Transporto priemonės vaikams -&gt; Elektriniai motociklai vaikams</t>
   </si>
   <si>
     <t>Elektriniai traktoriai vaikams</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Dviračiai, paspirtukai, riedlentės -&gt; Transporto priemonės vaikams -&gt; Elektriniai traktoriai vaikams</t>
   </si>
   <si>
     <t>Įrankių dėklai ir laikikliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Įrankių priedai -&gt; Įrankių dėklai ir laikikliai</t>
   </si>
   <si>
     <t>Įrankių vežimėliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Įrankių priedai -&gt; Įrankių vežimėliai</t>
   </si>
   <si>
-    <t>Pakabinamas krėslas</t>
-[...2 lines deleted...]
-    <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Pakabinamas krėslas</t>
+    <t>Pakabinami krėslai</t>
+  </si>
+  <si>
+    <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Pakabinami krėslai</t>
   </si>
   <si>
     <t>Kūdikių tyrelės ir gėrimai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Kūdikių tyrelės ir gėrimai</t>
   </si>
   <si>
     <t>Pjaustymo kilimėliai</t>
   </si>
   <si>
     <t>Kūryba ir rankdarbiai -&gt; Pjaustymo kilimėliai</t>
   </si>
   <si>
     <t>Pašto dėžutės</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Pašto dėžutės</t>
   </si>
   <si>
     <t>Muilo burbulai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Žaislai -&gt; Lauko žaislai -&gt; Muilo burbulai</t>
   </si>
@@ -10268,369 +10274,369 @@
   <si>
     <t>Kūryba ir rankdarbiai -&gt; Priemonės menui -&gt; Plunksnakočiai</t>
   </si>
   <si>
     <t>Tušinukai</t>
   </si>
   <si>
     <t>Kūryba ir rankdarbiai -&gt; Priemonės menui -&gt; Tušinukai</t>
   </si>
   <si>
     <t>Piešiniai spalvinimui - spalvinimo knygelės</t>
   </si>
   <si>
     <t>Kūryba ir rankdarbiai -&gt; Piešiniai spalvinimui - spalvinimo knygelės</t>
   </si>
   <si>
     <t>Kavos aparatų priedai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Kavos aparatų priedai</t>
   </si>
   <si>
     <t>Acura dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Acura dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Acura dažų korektoriai</t>
   </si>
   <si>
     <t>Alfa Romeo dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Alfa Romeo dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Alfa Romeo dažų korektoriai</t>
   </si>
   <si>
     <t>Audi dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Audi dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Audi dažų korektoriai</t>
   </si>
   <si>
     <t>BMW dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; BMW dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; BMW dažų korektoriai</t>
   </si>
   <si>
     <t>Bentley dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Bentley dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Bentley dažų korektoriai</t>
   </si>
   <si>
     <t>Buick dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Buick dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Buick dažų korektoriai</t>
   </si>
   <si>
     <t>Chevrolet dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Chevrolet dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Chevrolet dažų korektoriai</t>
   </si>
   <si>
     <t>Chrysler dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Chrysler dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Chrysler dažų korektoriai</t>
   </si>
   <si>
     <t>Citroen dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Citroen dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Citroen dažų korektoriai</t>
   </si>
   <si>
     <t>Dacia dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Dacia dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Dacia dažų korektoriai</t>
   </si>
   <si>
     <t>Daewoo dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Daewoo dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Daewoo dažų korektoriai</t>
   </si>
   <si>
     <t>Daf dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Daf dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Daf dažų korektoriai</t>
   </si>
   <si>
     <t>Daihatsu dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Daihatsu dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Daihatsu dažų korektoriai</t>
   </si>
   <si>
     <t>Dodge dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Dodge dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Dodge dažų korektoriai</t>
   </si>
   <si>
     <t>Fiat dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Fiat dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Fiat dažų korektoriai</t>
   </si>
   <si>
     <t>Ford dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Ford dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Ford dažų korektoriai</t>
   </si>
   <si>
     <t>Honda dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Honda dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Honda dažų korektoriai</t>
   </si>
   <si>
     <t>Hummer dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Hummer dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Hummer dažų korektoriai</t>
   </si>
   <si>
     <t>Hyundai dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Hyundai dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Hyundai dažų korektoriai</t>
   </si>
   <si>
     <t>Infiniti dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Infiniti dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Infiniti dažų korektoriai</t>
   </si>
   <si>
     <t>Isuzu dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Isuzu dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Isuzu dažų korektoriai</t>
   </si>
   <si>
     <t>Iveco dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Iveco dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Iveco dažų korektoriai</t>
   </si>
   <si>
     <t>Jaguar dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Jaguar dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Jaguar dažų korektoriai</t>
   </si>
   <si>
     <t>Jeep dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Jeep dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Jeep dažų korektoriai</t>
   </si>
   <si>
     <t>Kia dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Kia dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Kia dažų korektoriai</t>
   </si>
   <si>
     <t>Lada dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Lada dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Lada dažų korektoriai</t>
   </si>
   <si>
     <t>Lancia dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Lancia dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Lancia dažų korektoriai</t>
   </si>
   <si>
     <t>Land Rover dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Land Rover dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Land Rover dažų korektoriai</t>
   </si>
   <si>
     <t>Lexus dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Lexus dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Lexus dažų korektoriai</t>
   </si>
   <si>
     <t>Lincoln dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Lincoln dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Lincoln dažų korektoriai</t>
   </si>
   <si>
     <t>Mazda dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Mazda dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Mazda dažų korektoriai</t>
   </si>
   <si>
     <t>Mercedes Benz dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Mercedes Benz dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Mercedes Benz dažų korektoriai</t>
   </si>
   <si>
     <t>MAN dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; MAN dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; MAN dažų korektoriai</t>
   </si>
   <si>
     <t>Mini dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Mini dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Mini dažų korektoriai</t>
   </si>
   <si>
     <t>Mitsubishi dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Mitsubishi dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Mitsubishi dažų korektoriai</t>
   </si>
   <si>
     <t>Nissan dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Nissan dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Nissan dažų korektoriai</t>
   </si>
   <si>
     <t>Opel dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Opel dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Opel dažų korektoriai</t>
   </si>
   <si>
     <t>Peugeot dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Peugeot dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Peugeot dažų korektoriai</t>
   </si>
   <si>
     <t>Pontiac dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Pontiac dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Pontiac dažų korektoriai</t>
   </si>
   <si>
     <t>Porsche dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Porsche dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Porsche dažų korektoriai</t>
   </si>
   <si>
     <t>Renault dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Renault dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Renault dažų korektoriai</t>
   </si>
   <si>
     <t>Rover dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Rover dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Rover dažų korektoriai</t>
   </si>
   <si>
     <t>Scania dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Scania dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Scania dažų korektoriai</t>
   </si>
   <si>
     <t>Saab dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Saab dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Saab dažų korektoriai</t>
   </si>
   <si>
     <t>Seat dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Seat dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Seat dažų korektoriai</t>
   </si>
   <si>
     <t>Škoda dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Škoda dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Škoda dažų korektoriai</t>
   </si>
   <si>
     <t>Smart dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Smart dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Smart dažų korektoriai</t>
   </si>
   <si>
     <t>Ssangyong dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Ssangyong dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Ssangyong dažų korektoriai</t>
   </si>
   <si>
     <t>Subaru dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Subaru dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Subaru dažų korektoriai</t>
   </si>
   <si>
     <t>Suzuki dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Suzuki dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Suzuki dažų korektoriai</t>
   </si>
   <si>
     <t>Tesla dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Tesla dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Tesla dažų korektoriai</t>
   </si>
   <si>
     <t>Toyota dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Toyota dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Toyota dažų korektoriai</t>
   </si>
   <si>
     <t>Volkswagen dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Volkswagen dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Volkswagen dažų korektoriai</t>
   </si>
   <si>
     <t>Volvo dažų korektoriai</t>
   </si>
   <si>
-    <t>Automobilių prekės -&gt; Automobilių dažų korektoriai -&gt; Volvo dažų korektoriai</t>
+    <t>Automobilių prekės -&gt; Dažų korektoriai automobiliams -&gt; Volvo dažų korektoriai</t>
   </si>
   <si>
     <t>Elektriniai dviračiai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Dviračiai, paspirtukai, riedlentės -&gt; Elektriniai dviračiai</t>
   </si>
   <si>
     <t>Vandens nuleidimo mygtukai, tvirtinimai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Vandens nuleidimo mygtukai, tvirtinimai</t>
   </si>
   <si>
     <t>Masažo reikmenys</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Gimnastikos ir sporto prekės -&gt; Masažo reikmenys</t>
   </si>
   <si>
     <t>Elektriniai motoroleriai suaugusiems</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Dviračiai, paspirtukai, riedlentės -&gt; Elektriniai motoroleriai suaugusiems</t>
   </si>
@@ -10685,50 +10691,56 @@
   <si>
     <t>Ratlankiai</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Padangos ir priedai -&gt; Ratlankiai</t>
   </si>
   <si>
     <t>Dažai remontui</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Statybinės medžiagos ir priedai -&gt; Dažai remontui</t>
   </si>
   <si>
     <t>Ryžių virimo puodas</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Ryžių virimo puodas</t>
   </si>
   <si>
     <t>Išmanusis žiedas (Smart ring)</t>
   </si>
   <si>
     <t>Išmanieji laikrodžiai ir priedai -&gt; Išmanusis žiedas (Smart ring)</t>
   </si>
   <si>
+    <t>Apple iPhone 16</t>
+  </si>
+  <si>
+    <t>Apple -&gt; Apple iPhone -&gt; Apple iPhone 16</t>
+  </si>
+  <si>
     <t>Grindjuostės-plintusai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Grindjuostės-plintusai</t>
   </si>
   <si>
     <t>Bagetai luboms</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Bagetai luboms</t>
   </si>
   <si>
     <t>Šiukšlių maišai</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Šiukšlių maišai</t>
   </si>
   <si>
     <t>Eglučių stovai</t>
   </si>
   <si>
     <t>Dovanos, šventinė atributika, suvenyrai -&gt; Kalėdinės dekoracijos -&gt; Eglučių stovai</t>
   </si>
   <si>
     <t>Savigynos priemonės</t>
@@ -11361,50 +11373,194 @@
     <t>Sportas, laisvalaikis, turizmas -&gt; Turizmas -&gt; Žibalas</t>
   </si>
   <si>
     <t>Picų krosnys</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Picų krosnys</t>
   </si>
   <si>
     <t>Ledo grandikliai</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Ledo grandikliai</t>
   </si>
   <si>
     <t>Drenažas</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Atsarginės dalys santechnikai -&gt; Drenažas</t>
   </si>
   <si>
     <t>Ledukams kibirėliai</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Stalo serviravimo reikmenys ir indai -&gt; Ledukams kibirėliai</t>
+  </si>
+  <si>
+    <t>Lipnios plevelės sienoms, baldams</t>
+  </si>
+  <si>
+    <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Lipnios plevelės sienoms, baldams</t>
+  </si>
+  <si>
+    <t>Palangės</t>
+  </si>
+  <si>
+    <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Palangės</t>
+  </si>
+  <si>
+    <t>Statinės vandeniui</t>
+  </si>
+  <si>
+    <t>Sodo prekės, įrankiai -&gt; Sodo, daržo įranga -&gt; Statinės vandeniui</t>
+  </si>
+  <si>
+    <t>Lauko šluotos, šepečiai</t>
+  </si>
+  <si>
+    <t>Sodo prekės, įrankiai -&gt; Sodo, daržo įrankiai -&gt; Lauko šluotos, šepečiai</t>
+  </si>
+  <si>
+    <t>Diskgolfas</t>
+  </si>
+  <si>
+    <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Diskgolfas</t>
+  </si>
+  <si>
+    <t>Rūkyklos</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Rūkyklos</t>
+  </si>
+  <si>
+    <t>Išmanieji akiniai (Smart glasses)</t>
+  </si>
+  <si>
+    <t>Telefonai, foto ir video -&gt; Išmanieji akiniai (Smart glasses)</t>
+  </si>
+  <si>
+    <t>Priedai sodo žirklėms</t>
+  </si>
+  <si>
+    <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Sodo technikos priedai -&gt; Priedai sodo žirklėms</t>
+  </si>
+  <si>
+    <t>Priedai palapinėms</t>
+  </si>
+  <si>
+    <t>Sportas, laisvalaikis, turizmas -&gt; Turizmas -&gt; Priedai palapinėms</t>
+  </si>
+  <si>
+    <t>Kavos aparatų priežiūros priemonės</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Kavos aparatų priežiūros priemonės</t>
+  </si>
+  <si>
+    <t>World Cup 2026</t>
+  </si>
+  <si>
+    <t>Kitos prekės -&gt; World Cup 2026</t>
+  </si>
+  <si>
+    <t>Indaplovių priemonės</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Indaplovių priemonės</t>
+  </si>
+  <si>
+    <t>Skalbimo priemonės</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Skalbimo priemonės</t>
+  </si>
+  <si>
+    <t>Baldų ir kilimų valikliai</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Baldų ir kilimų valikliai</t>
+  </si>
+  <si>
+    <t>Stiklų ir langų valikliai</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Stiklų ir langų valikliai</t>
+  </si>
+  <si>
+    <t>Grindų valymo priemonės</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Grindų valymo priemonės</t>
+  </si>
+  <si>
+    <t>Paviršių valikliai</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Paviršių valikliai</t>
+  </si>
+  <si>
+    <t>Dezinfekcijos priemonės</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Dezinfekcijos priemonės</t>
+  </si>
+  <si>
+    <t>Akinių aksesuarai</t>
+  </si>
+  <si>
+    <t>Apranga, avalynė, aksesuarai -&gt; Akinių aksesuarai</t>
+  </si>
+  <si>
+    <t>Dušo galvutės</t>
+  </si>
+  <si>
+    <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Dušo galvutės</t>
+  </si>
+  <si>
+    <t>Ledukų formelės</t>
+  </si>
+  <si>
+    <t>Buities, virtuvės, apyvokos prekės -&gt; Virtuvės reikmenys -&gt; Ledukų formelės</t>
+  </si>
+  <si>
+    <t>Kamuoliukų baseinai</t>
+  </si>
+  <si>
+    <t>Vaikų ir kūdikių prekės -&gt; Kamuoliukų baseinai</t>
+  </si>
+  <si>
+    <t>Išskirtiniai maisto gaminimo prietaisai</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Išskirtiniai maisto gaminimo prietaisai</t>
+  </si>
+  <si>
+    <t>Apple MacBook Pro 16"</t>
+  </si>
+  <si>
+    <t>Apple -&gt; Apple Mac -&gt; Apple MacBook Pro -&gt; Apple MacBook Pro 16"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -11718,51 +11874,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1892"/>
+  <dimension ref="A1:B1918"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="227.516" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
@@ -26864,50 +27020,258 @@
         <v>3776</v>
       </c>
     </row>
     <row r="1890" spans="1:2">
       <c r="A1890" t="s">
         <v>3777</v>
       </c>
       <c r="B1890" t="s">
         <v>3778</v>
       </c>
     </row>
     <row r="1891" spans="1:2">
       <c r="A1891" t="s">
         <v>3779</v>
       </c>
       <c r="B1891" t="s">
         <v>3780</v>
       </c>
     </row>
     <row r="1892" spans="1:2">
       <c r="A1892" t="s">
         <v>3781</v>
       </c>
       <c r="B1892" t="s">
         <v>3782</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:2">
+      <c r="A1893" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:2">
+      <c r="A1894" t="s">
+        <v>3785</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:2">
+      <c r="A1895" t="s">
+        <v>3787</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:2">
+      <c r="A1896" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:2">
+      <c r="A1897" t="s">
+        <v>3791</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:2">
+      <c r="A1898" t="s">
+        <v>3793</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:2">
+      <c r="A1899" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:2">
+      <c r="A1900" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:2">
+      <c r="A1901" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:2">
+      <c r="A1902" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:2">
+      <c r="A1903" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:2">
+      <c r="A1904" t="s">
+        <v>3805</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:2">
+      <c r="A1905" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:2">
+      <c r="A1906" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:2">
+      <c r="A1907" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:2">
+      <c r="A1908" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:2">
+      <c r="A1909" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>3816</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:2">
+      <c r="A1910" t="s">
+        <v>3817</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:2">
+      <c r="A1911" t="s">
+        <v>3819</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:2">
+      <c r="A1912" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:2">
+      <c r="A1913" t="s">
+        <v>3823</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:2">
+      <c r="A1914" t="s">
+        <v>3825</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:2">
+      <c r="A1915" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:2">
+      <c r="A1916" t="s">
+        <v>3829</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:2">
+      <c r="A1917" t="s">
+        <v>3831</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:2">
+      <c r="A1918" t="s">
+        <v>3833</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>3834</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">