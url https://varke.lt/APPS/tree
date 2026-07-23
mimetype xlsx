--- v1 (2026-07-22)
+++ v2 (2026-07-23)
@@ -3899,51 +3899,51 @@
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fotoaparatų apsaugos ir diržai</t>
   </si>
   <si>
     <t>Baseinų įranga ir priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Baseinų įranga ir priedai</t>
   </si>
   <si>
     <t>Ryšio stiprintuvai ir antenos</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Ryšio stiprintuvai ir antenos</t>
   </si>
   <si>
     <t>Įvairūs kompiuterių komponentai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Kompiuterių komponentai -&gt; Įvairūs kompiuterių komponentai</t>
   </si>
   <si>
     <t>Veiksmo kameros ir GoPro kameros</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Veiksmo kameros ir GoPro kameros</t>
+    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Veiksmo kameros ir GoPro kameros</t>
   </si>
   <si>
     <t>Apsauga nuo vandens telefonams, planšetėms, fotoaparatams</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Dėklai ir laikikliai -&gt; Apsauga nuo vandens telefonams, planšetėms, fotoaparatams</t>
   </si>
   <si>
     <t>Vandens filtrai</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Virtuvės reikmenys -&gt; Vandens filtrai</t>
   </si>
   <si>
     <t>3D spausdintuvai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; 3D spausdintuvai</t>
   </si>
   <si>
     <t>Mobilios auklės</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių priežiūrai -&gt; Mobilios auklės</t>
   </si>