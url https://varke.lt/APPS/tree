--- v2 (2026-07-23)
+++ v3 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3835">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3877">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>full_path</t>
   </si>
   <si>
     <t>Gartraukiai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Gartraukiai</t>
   </si>
   <si>
     <t>Indaplovės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Indaplovės</t>
   </si>
   <si>
     <t>Kaitlentės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Kaitlentės</t>
   </si>
   <si>
@@ -581,51 +581,51 @@
   <si>
     <t>Telefonai, foto ir video -&gt; Priedai ir aksesuarai -&gt; Baterijos ir įkrovikliai (Telefonams, planšetėms)</t>
   </si>
   <si>
     <t>Fototechnikos objektyvai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fototechnikos objektyvai</t>
   </si>
   <si>
     <t>SD kortelės</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Kompiuterių komponentai -&gt; Duomenų laikmenos -&gt; SD kortelės</t>
   </si>
   <si>
     <t>Nuotraukų rėmeliai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Nuotraukų rėmeliai</t>
   </si>
   <si>
     <t>Vaizdo kameros</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Vaizdo kameros</t>
+    <t>Telefonai, foto ir video -&gt; Kameros -&gt; Vaizdo kameros</t>
   </si>
   <si>
     <t>Teleskopai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Teleskopai, mikroskopai, žiūronai -&gt; Teleskopai</t>
   </si>
   <si>
     <t>Mikroskopai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Teleskopai, mikroskopai, žiūronai -&gt; Mikroskopai</t>
   </si>
   <si>
     <t>Žiūronai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Teleskopai, mikroskopai, žiūronai -&gt; Žiūronai</t>
   </si>
   <si>
     <t>Automagnetolos</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Automagnetolos</t>
   </si>
@@ -1148,66 +1148,66 @@
   <si>
     <t>Kaloriferiai, statybiniai šildytuvai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Kaloriferiai, statybiniai šildytuvai</t>
   </si>
   <si>
     <t>Kopėčios, pastoliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo, daržo įrankiai -&gt; Kopėčios, pastoliai</t>
   </si>
   <si>
     <t>Maisto atliekų smulkintuvai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Maisto atliekų smulkintuvai</t>
   </si>
   <si>
     <t>Įvairi tinklo įranga</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Įvairi tinklo įranga</t>
   </si>
   <si>
-    <t>Saulės kosmetika</t>
-[...2 lines deleted...]
-    <t>Kvepalai, kosmetika -&gt; Saulės kosmetika</t>
+    <t>Apsauga nuo saulės</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Apsauga nuo saulės</t>
   </si>
   <si>
     <t>Liemenės vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Liemenės vyrams</t>
   </si>
   <si>
     <t>Įvairūs plaukų priežiūrai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Įvairūs plaukų priežiūrai</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Įvairūs plaukų priežiūrai</t>
   </si>
   <si>
     <t>Padažai ir majonezai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Padažai ir majonezai</t>
   </si>
   <si>
     <t>Kūdikių rūbeliai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Kūdikių rūbeliai</t>
   </si>
   <si>
     <t>Šortai moterims</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga moterims -&gt; Šortai moterims</t>
   </si>
   <si>
     <t>Vyriški Šortai</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Vyriški Šortai</t>
   </si>
@@ -1220,144 +1220,132 @@
   <si>
     <t>Striukės moterims</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga moterims -&gt; Striukės moterims</t>
   </si>
   <si>
     <t>Striukės vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Striukės vyrams</t>
   </si>
   <si>
     <t>Megztiniai vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Megztiniai vyrams</t>
   </si>
   <si>
     <t>Marškiniai vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Marškiniai vyrams</t>
   </si>
   <si>
-    <t>Kvepalai vyrams</t>
-[...4 lines deleted...]
-  <si>
     <t>Dušo kabinos</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Dušo kabinos</t>
   </si>
   <si>
     <t>Įvairi kosmetika</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Įvairi kosmetika</t>
+    <t>Grožio prekės -&gt; Įvairi kosmetika</t>
   </si>
   <si>
     <t>Maišytuvai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Maišytuvai</t>
   </si>
   <si>
     <t>Pieno produktai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Pieno produktai</t>
   </si>
   <si>
     <t>Traškučiai ir užkandžiai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Traškučiai ir užkandžiai</t>
   </si>
   <si>
     <t>Kojinės vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Kojinės vyrams</t>
   </si>
   <si>
-    <t>Kvepalai moterims</t>
-[...4 lines deleted...]
-  <si>
     <t>Kūdikio higienai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių priežiūrai -&gt; Kūdikio higienai</t>
   </si>
   <si>
     <t>Ketiniai, fitingai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Atsarginės dalys santechnikai -&gt; Ketiniai, fitingai</t>
   </si>
   <si>
     <t>Saldumynai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Saldumynai</t>
   </si>
   <si>
     <t>Duonos gaminiai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Duonos gaminiai</t>
   </si>
   <si>
     <t>Vonios ir apdaila</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Vonios ir apdaila</t>
   </si>
   <si>
     <t>Praustuvai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Praustuvai</t>
   </si>
   <si>
     <t>Virtuvės kriauklės</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Virtuvės kriauklės</t>
   </si>
   <si>
     <t>Įvairios kūno priežiūros priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Įvairios kūno priežiūros priemonės</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Įvairios kūno priežiūros priemonės</t>
   </si>
   <si>
     <t>Baseinai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Baseinai</t>
   </si>
   <si>
     <t>Suvirinimo įranga</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Suvirinimo įranga</t>
   </si>
   <si>
     <t>Kelnės vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Kelnės vyrams</t>
   </si>
   <si>
     <t>Džemperiai vyrams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Apranga vyrams -&gt; Džemperiai vyrams</t>
   </si>
@@ -1565,51 +1553,51 @@
   <si>
     <t>Maisto prekės -&gt; Vaisiai ir uogos</t>
   </si>
   <si>
     <t>Granito plytelės, trinkelės</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Statybinės medžiagos ir priedai -&gt; Granito plytelės, trinkelės</t>
   </si>
   <si>
     <t>Vandens šildytuvai, boileriai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Šildymo prietaisai -&gt; Vandens šildytuvai, boileriai</t>
   </si>
   <si>
     <t>Dušo užuolaidos, kilimėliai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Santechnikos aksesuarai -&gt; Dušo užuolaidos, kilimėliai</t>
   </si>
   <si>
     <t>Įvairios veido priežiūros priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Įvairios veido priežiūros priemonės</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Įvairios veido priežiūros priemonės</t>
   </si>
   <si>
     <t>Vonios Kambario Aksesuarai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Santechnikos aksesuarai -&gt; Vonios Kambario Aksesuarai</t>
   </si>
   <si>
     <t>Kitos dalys santechnikai</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Atsarginės dalys santechnikai -&gt; Kitos dalys santechnikai</t>
   </si>
   <si>
     <t>Sifonai ir jų dalys</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Sifonai ir jų dalys</t>
   </si>
   <si>
     <t>Rankšluosčių džiovintuvai, gyvatukai, kopėtėlės</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Santechnikos aksesuarai -&gt; Rankšluosčių džiovintuvai, gyvatukai, kopėtėlės</t>
   </si>
@@ -3116,54 +3104,54 @@
   <si>
     <t>Automobilių lemputės</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Automobilių lemputės</t>
   </si>
   <si>
     <t>Refurbished prekės</t>
   </si>
   <si>
     <t>Kitos prekės -&gt; Refurbished prekės</t>
   </si>
   <si>
     <t>Suknelės, sijonai mergaitėms</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Drabužiai vaikams -&gt; Suknelės, sijonai mergaitėms</t>
   </si>
   <si>
     <t>Įvairios interjero detalės</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Įvairios interjero detalės</t>
   </si>
   <si>
-    <t>Vaikiški kvepalai</t>
-[...2 lines deleted...]
-    <t>Kvepalai, kosmetika -&gt; Kvepalai -&gt; Vaikiški kvepalai</t>
+    <t>Kvepalai vaikams</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Kvepalai vaikams</t>
   </si>
   <si>
     <t>Pėdkelnės, kojinės, tamprės vaikams</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Drabužiai vaikams -&gt; Pėdkelnės, kojinės, tamprės vaikams</t>
   </si>
   <si>
     <t>Oro valytuvai-jonizatoriai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Oro reguliavimas -&gt; Oro valytuvai-jonizatoriai</t>
   </si>
   <si>
     <t>Oro gaivikliai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Oro reguliavimas -&gt; Namų kvapai -&gt; Oro gaivikliai</t>
   </si>
   <si>
     <t>Šaldikliai, šaldymo dėžės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Šaldikliai, šaldymo dėžės</t>
   </si>
@@ -3839,51 +3827,51 @@
   <si>
     <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Įvairūs lauko baldai</t>
   </si>
   <si>
     <t>Laisvų rankų įranga</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Kita įranga -&gt; Laisvų rankų įranga</t>
   </si>
   <si>
     <t>Sukimo raktų galvutės</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Įrankių priedai -&gt; Sukimo raktų galvutės</t>
   </si>
   <si>
     <t>Grafinės planšetės</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Grafinės planšetės</t>
   </si>
   <si>
     <t>Vaizdo kamerų priedai</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Vaizdo kamerų priedai</t>
+    <t>Telefonai, foto ir video -&gt; Kameros -&gt; Vaizdo kamerų priedai</t>
   </si>
   <si>
     <t>Foto albumai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Foto albumai</t>
   </si>
   <si>
     <t>Fotografiniai fonai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fotografiniai fonai</t>
   </si>
   <si>
     <t>Fotojuostos</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fotojuostos</t>
   </si>
   <si>
     <t>Fototechnikos pultai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fototechnikos pultai</t>
   </si>
@@ -3896,120 +3884,120 @@
   <si>
     <t>Fotoaparatų apsaugos ir diržai</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Fotoaparatų apsaugos ir diržai</t>
   </si>
   <si>
     <t>Baseinų įranga ir priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Baseinų įranga ir priedai</t>
   </si>
   <si>
     <t>Ryšio stiprintuvai ir antenos</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Tinklo įranga -&gt; Ryšio stiprintuvai ir antenos</t>
   </si>
   <si>
     <t>Įvairūs kompiuterių komponentai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Kompiuterių komponentai -&gt; Įvairūs kompiuterių komponentai</t>
   </si>
   <si>
-    <t>Veiksmo kameros ir GoPro kameros</t>
-[...2 lines deleted...]
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Veiksmo kameros ir GoPro kameros</t>
+    <t>Veiksmo kameros</t>
+  </si>
+  <si>
+    <t>Telefonai, foto ir video -&gt; Kameros -&gt; Veiksmo kameros</t>
   </si>
   <si>
     <t>Apsauga nuo vandens telefonams, planšetėms, fotoaparatams</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Dėklai ir laikikliai -&gt; Apsauga nuo vandens telefonams, planšetėms, fotoaparatams</t>
   </si>
   <si>
     <t>Vandens filtrai</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Virtuvės reikmenys -&gt; Vandens filtrai</t>
   </si>
   <si>
     <t>3D spausdintuvai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; 3D spausdintuvai</t>
   </si>
   <si>
     <t>Mobilios auklės</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Vaikų ir kūdikių priežiūrai -&gt; Mobilios auklės</t>
   </si>
   <si>
     <t>Televizorių ir monitorių laikikliai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Garso ir vaizdo technika -&gt; Vaizdo įrangos priedai -&gt; Televizorių ir monitorių laikikliai</t>
   </si>
   <si>
     <t>Studijos monitoriai</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Studijos monitoriai</t>
+    <t>Telefonai, foto ir video -&gt; Kameros -&gt; Studijos monitoriai</t>
   </si>
   <si>
     <t>Įvairi smulki virtuvės technika</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Įvairi smulki virtuvės technika</t>
   </si>
   <si>
     <t>Batutų priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Batutų priedai</t>
   </si>
   <si>
     <t>Riedučių priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Dviračiai, paspirtukai, riedlentės -&gt; Riedučių priedai</t>
   </si>
   <si>
     <t>Pompos</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Pompos</t>
   </si>
   <si>
     <t>Vaizdo juostos</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; Vaizdo juostos</t>
+    <t>Telefonai, foto ir video -&gt; Kameros -&gt; Vaizdo juostos</t>
   </si>
   <si>
     <t>Kabliukai žvejybai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Kabliukai žvejybai</t>
   </si>
   <si>
     <t>Ritės žvejybai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Ritės žvejybai</t>
   </si>
   <si>
     <t>Valai žvejybai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Valai žvejybai</t>
   </si>
   <si>
     <t>Žvejybos apranga</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Žvejybos apranga</t>
   </si>
@@ -4073,51 +4061,51 @@
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Kibimo indikatoriai</t>
   </si>
   <si>
     <t>Automobiliniai šaldytuvai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Automobiliniai šaldytuvai</t>
   </si>
   <si>
     <t>Automobilių apsaugos priemonės</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Automobilių apsaugos priemonės</t>
   </si>
   <si>
     <t>Ekrano filtrai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Nešiojami kompiuteriai ir priedai -&gt; Ekrano filtrai</t>
   </si>
   <si>
     <t>Burnos higienai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Burnos higienai</t>
+    <t>Grožio prekės -&gt; Burnos higienai</t>
   </si>
   <si>
     <t>Joninių dovanos</t>
   </si>
   <si>
     <t>Dovanos, šventinė atributika, suvenyrai -&gt; Proginės dovanos -&gt; Joninių dovanos</t>
   </si>
   <si>
     <t>Šiukšliadėžės</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Šiukšliadėžės</t>
   </si>
   <si>
     <t>Sirgalių atributika</t>
   </si>
   <si>
     <t>Dovanos, šventinė atributika, suvenyrai -&gt; Sirgalių atributika</t>
   </si>
   <si>
     <t>Efektinis dinaminis apšvietimas</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Garso ir vaizdo technika -&gt; Apšvietimas -&gt; Efektinis dinaminis apšvietimas</t>
   </si>
@@ -5825,219 +5813,219 @@
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektrinės šlifavimo mašinos, šlifuokliai -&gt; Juostiniai elektriniai šlifuokliai</t>
   </si>
   <si>
     <t>Tiesiniai elektriniai šlifuokliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektrinės šlifavimo mašinos, šlifuokliai -&gt; Tiesiniai elektriniai šlifuokliai</t>
   </si>
   <si>
     <t>Elektriniai poliruokliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektrinės šlifavimo mašinos, šlifuokliai -&gt; Elektriniai poliruokliai</t>
   </si>
   <si>
     <t>Vibraciniai elektriniai šlifuokliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektrinės šlifavimo mašinos, šlifuokliai -&gt; Vibraciniai elektriniai šlifuokliai</t>
   </si>
   <si>
     <t>Šampūnai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Šampūnai</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Šampūnai</t>
   </si>
   <si>
     <t>Kondicionieriai plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Kondicionieriai plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Kondicionieriai plaukams</t>
   </si>
   <si>
     <t>Plaukų kaukės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Plaukų kaukės</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Plaukų kaukės</t>
   </si>
   <si>
     <t>Aliejus, Eliksyras plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Aliejus, Eliksyras plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Aliejus, Eliksyras plaukams</t>
   </si>
   <si>
     <t>Serumas, Ampulės plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Serumas, Ampulės plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Serumas, Ampulės plaukams</t>
   </si>
   <si>
     <t>Silikonas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Silikonas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Silikonas plaukams</t>
   </si>
   <si>
     <t>Emulsija, Ekstraktas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Emulsija, Ekstraktas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Emulsija, Ekstraktas plaukams</t>
   </si>
   <si>
     <t>Losjonas, Tonikas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Losjonas, Tonikas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Losjonas, Tonikas plaukams</t>
   </si>
   <si>
     <t>Apsauga nuo karščio plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Apsauga nuo karščio plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Apsauga nuo karščio plaukams</t>
   </si>
   <si>
     <t>Kremai plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Kremai plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Kremai plaukams</t>
   </si>
   <si>
     <t>Purškikliai plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Purškikliai plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Purškikliai plaukams</t>
   </si>
   <si>
     <t>Gaivikliai plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Gaivikliai plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų priežiūros priemonės -&gt; Gaivikliai plaukams</t>
   </si>
   <si>
     <t>Lakas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Lakas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Lakas plaukams</t>
   </si>
   <si>
     <t>Putos plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Putos plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Putos plaukams</t>
   </si>
   <si>
     <t>Pasta plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Pasta plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Pasta plaukams</t>
   </si>
   <si>
     <t>Guma plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Guma plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Guma plaukams</t>
   </si>
   <si>
     <t>Molis plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Molis plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Molis plaukams</t>
   </si>
   <si>
     <t>Želė plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Želė plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Želė plaukams</t>
   </si>
   <si>
     <t>Vaškas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Vaškas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Vaškas plaukams</t>
   </si>
   <si>
     <t>Losjonas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Losjonas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Losjonas plaukams</t>
   </si>
   <si>
     <t>Pudra plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Pudra plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Pudra plaukams</t>
   </si>
   <si>
     <t>Blizgesys plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Blizgesys plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Blizgesys plaukams</t>
   </si>
   <si>
     <t>Gelis plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Gelis plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų modeliavimas -&gt; Gelis plaukams</t>
   </si>
   <si>
     <t>Plaukų dažai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Plaukų dažai</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Plaukų dažai</t>
   </si>
   <si>
     <t>Šviesinimo priemonės plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Šviesinimo priemonės plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Šviesinimo priemonės plaukams</t>
   </si>
   <si>
     <t>Oksidacinė emulsija plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Oksidacinė emulsija plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Oksidacinė emulsija plaukams</t>
   </si>
   <si>
     <t>Stabilizatoriai plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Stabilizatoriai plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Plaukų dažymas, šviesinimas -&gt; Stabilizatoriai plaukams</t>
   </si>
   <si>
     <t>Chemikalai plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Cheminis sušukavimas -&gt; Chemikalai plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Cheminis sušukavimas -&gt; Chemikalai plaukams</t>
   </si>
   <si>
     <t>Fiksažas plaukams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Cheminis sušukavimas -&gt; Fiksažas plaukams</t>
+    <t>Grožio prekės -&gt; Plaukų priežiūrai ir modeliavimui -&gt; Cheminis sušukavimas -&gt; Fiksažas plaukams</t>
   </si>
   <si>
     <t>Šukos plaukams</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Plaukų formavimo įrankiai, priedai -&gt; Šukos plaukams</t>
   </si>
   <si>
     <t>Šepečiai plaukams</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Plaukų formavimo įrankiai, priedai -&gt; Šepečiai plaukams</t>
   </si>
   <si>
     <t>Sagės, suktukai plaukams</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Plaukų formavimo įrankiai, priedai -&gt; Sagės, suktukai plaukams</t>
   </si>
   <si>
     <t>Plaukų dažymo įrankiai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Plaukų formavimo įrankiai, priedai -&gt; Plaukų dažymo įrankiai</t>
   </si>
@@ -6287,87 +6275,87 @@
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Fondiu</t>
   </si>
   <si>
     <t>Foto chemija</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Fototechnika -&gt; Fototechnikos priedai -&gt; Foto chemija</t>
   </si>
   <si>
     <t>Baterijos (Elementai)</t>
   </si>
   <si>
     <t>Telefonai, foto ir video -&gt; Priedai ir aksesuarai -&gt; Baterijos (Elementai)</t>
   </si>
   <si>
     <t>Įvairios prekės gyvūnams</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Įvairios prekės gyvūnams</t>
   </si>
   <si>
     <t>Losjonas kūnui</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Losjonas kūnui</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Losjonas kūnui</t>
   </si>
   <si>
     <t>Gelis kūnui (želė)</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Gelis kūnui (želė)</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Gelis kūnui (želė)</t>
   </si>
   <si>
     <t>Dezodorantai (antiperspirantai)</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Dezodorantai (antiperspirantai)</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Dezodorantai (antiperspirantai)</t>
   </si>
   <si>
     <t>Kūno aliejus</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Kūno aliejus</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Kūno aliejus</t>
   </si>
   <si>
     <t>Kūno kremai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Kūno kremai</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Kūno kremai</t>
   </si>
   <si>
     <t>Muilas</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Muilas</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Muilas</t>
   </si>
   <si>
     <t>Skutimosi priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Skutimosi priemonės</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Skutimosi priemonės</t>
   </si>
   <si>
     <t>Prausimosi reikmenys</t>
   </si>
   <si>
     <t>Pirtys ir priedai -&gt; Prausimosi reikmenys</t>
   </si>
   <si>
     <t>Smūginiai veržliasukiai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Smūginiai veržliasukiai</t>
   </si>
   <si>
     <t>Stacionarūs gręžtuvai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Stacionarūs gręžtuvai</t>
   </si>
   <si>
     <t>Elektriniai siaurapjūkliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektriniai pjūklai -&gt; Elektriniai siaurapjūkliai</t>
   </si>
@@ -6389,195 +6377,195 @@
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Elektriniai įrankiai -&gt; Elektriniai pjūklai -&gt; Pjovimo staklės</t>
   </si>
   <si>
     <t>Priedai diskiniams pjūklams</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Įrankių priedai -&gt; Priedai diskiniams pjūklams</t>
   </si>
   <si>
     <t>Pjūkleliai, geležtės pjūklui</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Įrankių priedai -&gt; Pjūkleliai, geležtės pjūklui</t>
   </si>
   <si>
     <t>Frezavimo antgaliai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Įrankių priedai -&gt; Frezavimo antgaliai</t>
   </si>
   <si>
     <t>Makiažo pagrindai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Makiažo pagrindai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Makiažo pagrindai</t>
   </si>
   <si>
     <t>Maskuojamosios priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Maskuojamosios priemonės</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Maskuojamosios priemonės</t>
   </si>
   <si>
     <t>Sausos, birios pudros</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Sausos, birios pudros</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Sausos, birios pudros</t>
   </si>
   <si>
     <t>Skaistalai, bronzantai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Skaistalai, bronzantai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Skaistalai, bronzantai</t>
   </si>
   <si>
     <t>Lūpų dažai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpų dažai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpų dažai</t>
   </si>
   <si>
     <t>Lūpų blizgiai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpų blizgiai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpų blizgiai</t>
   </si>
   <si>
     <t>Lūpų pieštukai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpų pieštukai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpų pieštukai</t>
   </si>
   <si>
     <t>Lūpoms specialios priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpoms specialios priemonės</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės lūpoms -&gt; Lūpoms specialios priemonės</t>
   </si>
   <si>
     <t>Blakstienų tušai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Blakstienų tušai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Blakstienų tušai</t>
   </si>
   <si>
     <t>Pieštukai, apvadai akims</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Pieštukai, apvadai akims</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Pieštukai, apvadai akims</t>
   </si>
   <si>
     <t>Šešėliai akims</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Šešėliai akims</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Šešėliai akims</t>
   </si>
   <si>
     <t>Priemonės antakiams, blakstienoms</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Priemonės antakiams, blakstienoms</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Priemonės akims -&gt; Priemonės antakiams, blakstienoms</t>
   </si>
   <si>
     <t>Nagų lakai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Nagų priemonės -&gt; Nagų lakai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Nagų priemonės -&gt; Nagų lakai</t>
   </si>
   <si>
     <t>Nagų priežiūros priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Nagų priemonės -&gt; Nagų priežiūros priemonės</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Nagų priemonės -&gt; Nagų priežiūros priemonės</t>
   </si>
   <si>
     <t>Nagų lako valikliai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Nagų priemonės -&gt; Nagų lako valikliai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Nagų priemonės -&gt; Nagų lako valikliai</t>
   </si>
   <si>
     <t>Kūno priežiūros rinkiniai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Kūno priežiūros rinkiniai</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Kūno priežiūros rinkiniai</t>
   </si>
   <si>
     <t>Vakuumavimo aparatai ir priedai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Vakuumavimo aparatai ir priedai</t>
   </si>
   <si>
     <t>Radijo imtuvai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Garso ir vaizdo technika -&gt; Radijo imtuvai</t>
   </si>
   <si>
     <t>Akustinės sistemos</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Garso ir vaizdo technika -&gt; Kolonėlės, akustinės sistemos -&gt; Akustinės sistemos</t>
   </si>
   <si>
     <t>Nešiojamos kolonėlės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Garso ir vaizdo technika -&gt; Kolonėlės, akustinės sistemos -&gt; Nešiojamos kolonėlės</t>
   </si>
   <si>
     <t>Kempinėlės, padeliai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Kempinėlės, padeliai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Kempinėlės, padeliai</t>
   </si>
   <si>
     <t>Makiažo šepetėliai, teptukai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Makiažo šepetėliai, teptukai</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Makiažo šepetėliai, teptukai</t>
   </si>
   <si>
     <t>Priemonės blakstienoms</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Priemonės blakstienoms</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Priemonės blakstienoms</t>
   </si>
   <si>
     <t>Sugeriamasis veido popierius</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Sugeriamasis veido popierius</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Sugeriamasis veido popierius</t>
   </si>
   <si>
     <t>Manikiūro, pedikiūro priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Manikiūro, pedikiūro priemonės</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo aksesuarai -&gt; Manikiūro, pedikiūro priemonės</t>
   </si>
   <si>
     <t>Išpardavimas</t>
   </si>
   <si>
     <t>Valčių varikliai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Valčių varikliai</t>
   </si>
   <si>
     <t>Valčių priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Žvejybos reikmenys -&gt; Valčių priedai</t>
   </si>
   <si>
     <t>Soundbar (Garso sistema)</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Garso ir vaizdo technika -&gt; Soundbar (Garso sistema)</t>
   </si>
   <si>
     <t>Dujų balionai</t>
   </si>
@@ -6764,51 +6752,51 @@
   <si>
     <t>Kompiuterinė technika -&gt; Išmanieji namai -&gt; Įvairi išmanių namų įranga</t>
   </si>
   <si>
     <t>Kompiuterių apsauginiai užraktai, troseliai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Nešiojami kompiuteriai ir priedai -&gt; Kompiuterių apsauginiai užraktai, troseliai</t>
   </si>
   <si>
     <t>Balansiniai dviratukai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Dviračiai, paspirtukai, riedlentės -&gt; Transporto priemonės vaikams -&gt; Balansiniai dviratukai</t>
   </si>
   <si>
     <t>Nintendo Switch</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Žaidimų kompiuteriai ir gaming įranga -&gt; Nintendo Switch</t>
   </si>
   <si>
     <t>360 kameros</t>
   </si>
   <si>
-    <t>Telefonai, foto ir video -&gt; Vaizdo kameros ir priedai -&gt; 360 kameros</t>
+    <t>Telefonai, foto ir video -&gt; Kameros -&gt; 360 kameros</t>
   </si>
   <si>
     <t>Tinklo montavimo, testavimo įrankiai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Kabeliai, laidai ir adapteriai -&gt; Tinklo montavimo, testavimo įrankiai</t>
   </si>
   <si>
     <t>Serverių spintos</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Serveriai, komponentai ir priedai -&gt; Serverių spintos</t>
   </si>
   <si>
     <t>Serverių spintų lentynos ir bėgiai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Serveriai, komponentai ir priedai -&gt; Serverių spintų lentynos ir bėgiai</t>
   </si>
   <si>
     <t>Serverių panelės (patch) ir priedai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Serveriai, komponentai ir priedai -&gt; Serverių panelės (patch) ir priedai</t>
   </si>
@@ -7568,129 +7556,129 @@
   <si>
     <t>Kompiuterinė technika -&gt; Išmanieji namai -&gt; Išmanios orų stotelės</t>
   </si>
   <si>
     <t>Išmanūs durų ir langų jutikliai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Išmanieji namai -&gt; Išmanūs durų ir langų jutikliai</t>
   </si>
   <si>
     <t>Išmanūs durų užraktai</t>
   </si>
   <si>
     <t>Kompiuterinė technika -&gt; Išmanieji namai -&gt; Išmanūs durų užraktai</t>
   </si>
   <si>
     <t>Durų ir signalizacijos klaviatūros</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Signalizacijos, apsaugos sistemos ir davikliai -&gt; Durų ir signalizacijos klaviatūros</t>
   </si>
   <si>
     <t>Paakių kremai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Paakių kremai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Paakių kremai</t>
   </si>
   <si>
     <t>Veido serumai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido serumai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido serumai</t>
   </si>
   <si>
     <t>Veido kaukės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido kaukės</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido kaukės</t>
   </si>
   <si>
     <t>Veido prausikliai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido prausikliai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido prausikliai</t>
   </si>
   <si>
     <t>Makiažo valikliai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Makiažo valikliai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Makiažo valikliai</t>
   </si>
   <si>
     <t>Pieneliai veidui</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Pieneliai veidui</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Pieneliai veidui</t>
   </si>
   <si>
     <t>Veido tonikai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido tonikai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido tonikai</t>
   </si>
   <si>
     <t>Veido šveitikliai, pilingai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido šveitikliai, pilingai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido šveitikliai, pilingai</t>
   </si>
   <si>
     <t>Veido aliejai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido aliejai</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido aliejai</t>
   </si>
   <si>
     <t>Micelinis vanduo</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Micelinis vanduo</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Micelinis vanduo</t>
   </si>
   <si>
     <t>Drėgnos servetėlės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Drėgnos servetėlės</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Drėgnos servetėlės</t>
   </si>
   <si>
     <t>Durų skambučiai ir domofonai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Signalizacijos, apsaugos sistemos ir davikliai -&gt; Durų skambučiai ir domofonai</t>
   </si>
   <si>
     <t>Veido kremas</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido kremas</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido kremas</t>
   </si>
   <si>
     <t>Veido priežiūros priemonės vyrams</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Veido priežiūrai -&gt; Veido priežiūros priemonės vyrams</t>
+    <t>Grožio prekės -&gt; Veido priežiūrai -&gt; Veido priežiūros priemonės vyrams</t>
   </si>
   <si>
     <t>Šluostės ir kempinėlės valymui</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Šluostės ir kempinėlės valymui</t>
   </si>
   <si>
     <t>Kitos valymo priemonės</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Valymo priemonės -&gt; Kitos valymo priemonės</t>
   </si>
   <si>
     <t>Vežimėliai ir kibirai valymui</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Vežimėliai ir kibirai valymui</t>
   </si>
   <si>
     <t>Grindų plovimo šluotos</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Grindų plovimo šluotos</t>
   </si>
@@ -8030,57 +8018,57 @@
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Stalo tenisas -&gt; Stalo teniso stalai</t>
   </si>
   <si>
     <t>Stalo teniso kamuoliukai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Stalo tenisas -&gt; Stalo teniso kamuoliukai</t>
   </si>
   <si>
     <t>Stalo teniso raketės</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Stalo tenisas -&gt; Stalo teniso raketės</t>
   </si>
   <si>
     <t>Stalo teniso priedai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Stalo tenisas -&gt; Stalo teniso priedai</t>
   </si>
   <si>
     <t>Kontūravimo priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Kontūravimo priemonės</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Kontūravimo priemonės</t>
   </si>
   <si>
     <t>Kompaktinės pudros</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Kompaktinės pudros</t>
+    <t>Grožio prekės -&gt; Dekoratyvinė kosmetika -&gt; Makiažo priemonės -&gt; Kompaktinės pudros</t>
   </si>
   <si>
     <t>Vejos robotai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo technika -&gt; Vejos robotai</t>
   </si>
   <si>
     <t>Pūkų surinktuvai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Namų technika -&gt; Pūkų surinktuvai</t>
   </si>
   <si>
     <t>Nardymo kaukės ir vamzdeliai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Nardymo kaukės ir vamzdeliai</t>
   </si>
   <si>
     <t>Plaukimo akiniai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Vandens sportas ir pramogos -&gt; Plaukimo akiniai</t>
   </si>
@@ -8243,54 +8231,54 @@
   <si>
     <t>CO2 sistemos akvariumams</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Žuvims -&gt; CO2 sistemos akvariumams</t>
   </si>
   <si>
     <t>Akvariumų spintelės</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Žuvims -&gt; Akvariumų spintelės</t>
   </si>
   <si>
     <t>Landos į duris gyvūnams</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Landos į duris gyvūnams</t>
   </si>
   <si>
     <t>Bevielės nematomos tvoros gyvūnams</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Bevielės nematomos tvoros gyvūnams</t>
   </si>
   <si>
-    <t>Flexi automatiniai pavadėliai</t>
-[...2 lines deleted...]
-    <t>Gyvūnų prekės -&gt; Šunų prekės -&gt; Flexi automatiniai pavadėliai</t>
+    <t>Flexi pavadėliai</t>
+  </si>
+  <si>
+    <t>Gyvūnų prekės -&gt; Šunų prekės -&gt; Flexi pavadėliai</t>
   </si>
   <si>
     <t>Petnešos šunims</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Šunų prekės -&gt; Petnešos šunims</t>
   </si>
   <si>
     <t>Antkakliai šunims</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Šunų prekės -&gt; Antkakliai šunims</t>
   </si>
   <si>
     <t>Dviduriai šaldytuvai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Stambi virtuvės technika -&gt; Dviduriai šaldytuvai</t>
   </si>
   <si>
     <t>Bagažo svarstyklės</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai -&gt; Bagažo svarstyklės</t>
   </si>
@@ -8762,51 +8750,51 @@
   <si>
     <t>Kompiuterinė technika -&gt; Kabeliai, laidai ir adapteriai -&gt; Instaliaciniai kabeliai ir laidai</t>
   </si>
   <si>
     <t>Gultai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Gultai</t>
   </si>
   <si>
     <t>Lauko stalai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Lauko stalai</t>
   </si>
   <si>
     <t>Pavėsinių priedai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Lauko baldai -&gt; Pavėsinių priedai</t>
   </si>
   <si>
     <t>Depiliacijos priemonės</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Depiliacijos priemonės</t>
+    <t>Grožio prekės -&gt; Depiliacijos priemonės</t>
   </si>
   <si>
     <t>Siuvimo ir audimo priedai</t>
   </si>
   <si>
     <t>Kūryba ir rankdarbiai -&gt; Siuvimo ir audimo priedai</t>
   </si>
   <si>
     <t>Pirties baldai</t>
   </si>
   <si>
     <t>Pirtys ir priedai -&gt; Pirties baldai</t>
   </si>
   <si>
     <t>Gėrimų spintelės ir laikikliai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Gėrimų spintelės ir laikikliai</t>
   </si>
   <si>
     <t>Pakabinamos lentynos</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Pakabinamos lentynos</t>
   </si>
@@ -10691,56 +10679,50 @@
   <si>
     <t>Ratlankiai</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Padangos ir priedai -&gt; Ratlankiai</t>
   </si>
   <si>
     <t>Dažai remontui</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Statybinės medžiagos ir priedai -&gt; Dažai remontui</t>
   </si>
   <si>
     <t>Ryžių virimo puodas</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Ryžių virimo puodas</t>
   </si>
   <si>
     <t>Išmanusis žiedas (Smart ring)</t>
   </si>
   <si>
     <t>Išmanieji laikrodžiai ir priedai -&gt; Išmanusis žiedas (Smart ring)</t>
   </si>
   <si>
-    <t>Apple iPhone 16</t>
-[...4 lines deleted...]
-  <si>
     <t>Grindjuostės-plintusai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Grindjuostės-plintusai</t>
   </si>
   <si>
     <t>Bagetai luboms</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Interjero detalės ir aksesuarai -&gt; Bagetai luboms</t>
   </si>
   <si>
     <t>Šiukšlių maišai</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Namų apyvokos prekės -&gt; Šiukšlių maišai</t>
   </si>
   <si>
     <t>Eglučių stovai</t>
   </si>
   <si>
     <t>Dovanos, šventinė atributika, suvenyrai -&gt; Kalėdinės dekoracijos -&gt; Eglučių stovai</t>
   </si>
   <si>
     <t>Savigynos priemonės</t>
@@ -10760,51 +10742,51 @@
   <si>
     <t>Automobilių prekės -&gt; Moto prekės -&gt; Moto šalmai</t>
   </si>
   <si>
     <t>Moto akiniai</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Moto prekės -&gt; Moto akiniai</t>
   </si>
   <si>
     <t>Laisvų rankų įranga motociklui</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Moto prekės -&gt; Laisvų rankų įranga motociklui</t>
   </si>
   <si>
     <t>Moto detalės</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Moto prekės -&gt; Moto detalės</t>
   </si>
   <si>
     <t>Vonios druskos</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Kūno priežiūrai -&gt; Vonios druskos</t>
+    <t>Grožio prekės -&gt; Kūno priežiūrai -&gt; Vonios druskos</t>
   </si>
   <si>
     <t>Padelio raketės</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Padelis -&gt; Padelio raketės</t>
   </si>
   <si>
     <t>Padelio kamuoliukai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Padelis -&gt; Padelio kamuoliukai</t>
   </si>
   <si>
     <t>Padelio rakečių apvijos</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Padelis -&gt; Padelio rakečių apvijos</t>
   </si>
   <si>
     <t>Padelio krepšiai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Aktyvus sportas ir poilsis gryname ore -&gt; Padelis -&gt; Padelio krepšiai</t>
   </si>
@@ -10940,51 +10922,51 @@
   <si>
     <t>Baldai ir namų interjeras -&gt; Šildomų grindų kilimėliai</t>
   </si>
   <si>
     <t>Pakeltos lysvės</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo, daržo įranga -&gt; Pakeltos lysvės</t>
   </si>
   <si>
     <t>Stogo dangos</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Statybinė mediena ir gaminiai -&gt; Stogo dangos</t>
   </si>
   <si>
     <t>Hidrauliniai presai</t>
   </si>
   <si>
     <t>Automobilių prekės -&gt; Priedai automobiliams -&gt; Hidrauliniai presai</t>
   </si>
   <si>
     <t>Tatuiruočių porankiai</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika -&gt; Tatuiruočių porankiai</t>
+    <t>Baldai ir namų interjeras -&gt; Biuro baldai -&gt; Tatuiruočių porankiai</t>
   </si>
   <si>
     <t>Sniego kastuvai</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai -&gt; Sodo, daržo įrankiai -&gt; Sniego kastuvai</t>
   </si>
   <si>
     <t>Automatiniai kačių tualetai</t>
   </si>
   <si>
     <t>Gyvūnų prekės -&gt; Prekės katėms -&gt; Automatiniai kačių tualetai</t>
   </si>
   <si>
     <t>Kreatinas</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Maisto papildai, vitaminai -&gt; Kreatinas</t>
   </si>
   <si>
     <t>LED veidrodžiai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; LED veidrodžiai</t>
   </si>
@@ -11015,54 +10997,54 @@
   <si>
     <t>Vitaminai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Kiti preparatai -&gt; Vitaminai</t>
   </si>
   <si>
     <t>Kompasai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas -&gt; Turizmas -&gt; Kompasai</t>
   </si>
   <si>
     <t>Aminorūgštys</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Maisto papildai, vitaminai -&gt; Aminorūgštys</t>
   </si>
   <si>
     <t>Testosterono skatintojai</t>
   </si>
   <si>
     <t>Maisto prekės -&gt; Maisto papildai, vitaminai -&gt; Testosterono skatintojai</t>
   </si>
   <si>
-    <t>Papildai ir preparatai lieknėjimui</t>
-[...2 lines deleted...]
-    <t>Maisto prekės -&gt; Maisto papildai, vitaminai -&gt; Papildai ir preparatai lieknėjimui</t>
+    <t>Papildai svorio metimui</t>
+  </si>
+  <si>
+    <t>Maisto prekės -&gt; Maisto papildai, vitaminai -&gt; Papildai svorio metimui</t>
   </si>
   <si>
     <t>Antgaliai irigatoriams</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Antgaliai irigatoriams</t>
   </si>
   <si>
     <t>Dantų šepetėlių galvutės</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Dantų šepetėlių galvutės</t>
   </si>
   <si>
     <t>Irigatoriai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Irigatoriai</t>
   </si>
   <si>
     <t>Sofa – lova</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras -&gt; Minkšti baldai -&gt; Sofa – lova</t>
   </si>
@@ -11513,54 +11495,198 @@
   <si>
     <t>Dušo galvutės</t>
   </si>
   <si>
     <t>Santechnika, šildymas -&gt; Vonios ir jų priedai -&gt; Dušo galvutės</t>
   </si>
   <si>
     <t>Ledukų formelės</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės -&gt; Virtuvės reikmenys -&gt; Ledukų formelės</t>
   </si>
   <si>
     <t>Kamuoliukų baseinai</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės -&gt; Kamuoliukų baseinai</t>
   </si>
   <si>
     <t>Išskirtiniai maisto gaminimo prietaisai</t>
   </si>
   <si>
     <t>Buitinė technika ir elektronika -&gt; Smulki virtuvės technika -&gt; Išskirtiniai maisto gaminimo prietaisai</t>
   </si>
   <si>
-    <t>Apple MacBook Pro 16"</t>
-[...2 lines deleted...]
-    <t>Apple -&gt; Apple Mac -&gt; Apple MacBook Pro -&gt; Apple MacBook Pro 16"</t>
+    <t>Juostiniai akumuliatoriniai šlifuokliai</t>
+  </si>
+  <si>
+    <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Akumuliatoriniai įrankiai -&gt; Akumuliatorinės šlifavimo mašinos, šlifuokliai -&gt; Juostiniai akumuliatoriniai šlifuokliai</t>
+  </si>
+  <si>
+    <t>Autodalys</t>
+  </si>
+  <si>
+    <t>Automobilių prekės -&gt; Autodalys</t>
+  </si>
+  <si>
+    <t>Išmanieji kortelių skaitytuvai</t>
+  </si>
+  <si>
+    <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; Išmanieji kortelių skaitytuvai</t>
+  </si>
+  <si>
+    <t>Asmens tapatybės kortelės skaitytuvai</t>
+  </si>
+  <si>
+    <t>Kompiuterinė technika -&gt; Biuro reikmenys ir įranga -&gt; Asmens tapatybės kortelės skaitytuvai</t>
+  </si>
+  <si>
+    <t>Moduliniai laiptai</t>
+  </si>
+  <si>
+    <t>Baldai ir namų interjeras -&gt; Moduliniai laiptai</t>
+  </si>
+  <si>
+    <t>Techninės žarnos</t>
+  </si>
+  <si>
+    <t>Sodo prekės, įrankiai -&gt; Įrankiai remontui ir statybai -&gt; Techninės žarnos</t>
+  </si>
+  <si>
+    <t>Sukonfiguruokite savo Mac</t>
+  </si>
+  <si>
+    <t>Apple -&gt; Apple Mac -&gt; Sukonfiguruokite savo Mac</t>
+  </si>
+  <si>
+    <t>Manikiūro staliukai</t>
+  </si>
+  <si>
+    <t>Baldai ir namų interjeras -&gt; Miegamojo baldai -&gt; Manikiūro staliukai</t>
+  </si>
+  <si>
+    <t>Išmanūs vertėjai</t>
+  </si>
+  <si>
+    <t>Telefonai, foto ir video -&gt; Išmanūs vertėjai</t>
+  </si>
+  <si>
+    <t>Povandeniniai dronai</t>
+  </si>
+  <si>
+    <t>Sportas, laisvalaikis, turizmas -&gt; Dronai ir priedai -&gt; Povandeniniai dronai</t>
+  </si>
+  <si>
+    <t>Elektriniai dantų šepetėliai</t>
+  </si>
+  <si>
+    <t>Buitinė technika ir elektronika -&gt; Grožis ir sveikata -&gt; Elektriniai dantų šepetėliai</t>
+  </si>
+  <si>
+    <t>Populiariausi kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Populiariausi kvepalai -&gt; Populiariausi kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Populiariausi kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Populiariausi kvepalai -&gt; Populiariausi kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Populiarūs unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Populiariausi kvepalai -&gt; Populiarūs unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Aliejiniai kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Aliejiniai kvepalai -&gt; Aliejiniai kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Aliejiniai kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Aliejiniai kvepalai -&gt; Aliejiniai kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Aliejiniai unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Aliejiniai kvepalai -&gt; Aliejiniai unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Nišiniai kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Nišiniai kvepalai -&gt; Nišiniai kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Nišiniai kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Nišiniai kvepalai -&gt; Nišiniai kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Nišiniai unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Nišiniai kvepalai -&gt; Nišiniai unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Arabiški kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Arabiški kvepalai -&gt; Arabiški kvepalai vyrams</t>
+  </si>
+  <si>
+    <t>Arabiški kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Arabiški kvepalai -&gt; Arabiški kvepalai moterims</t>
+  </si>
+  <si>
+    <t>Arabiški unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Grožio prekės -&gt; Kvepalai -&gt; Arabiški kvepalai -&gt; Arabiški unisex kvepalai</t>
+  </si>
+  <si>
+    <t>Klausos aparatai</t>
+  </si>
+  <si>
+    <t>Vaistinė -&gt; Klausos aparatai</t>
+  </si>
+  <si>
+    <t>Balaklavos</t>
+  </si>
+  <si>
+    <t>Apranga, avalynė, aksesuarai -&gt; Balaklavos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -11874,51 +12000,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1918"/>
+  <dimension ref="A1:B1939"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="227.516" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
@@ -20571,64 +20697,64 @@
       <c r="B1083" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="1084" spans="1:2">
       <c r="A1084" t="s">
         <v>2166</v>
       </c>
       <c r="B1084" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="1085" spans="1:2">
       <c r="A1085" t="s">
         <v>2168</v>
       </c>
       <c r="B1085" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="1086" spans="1:2">
       <c r="A1086" t="s">
         <v>2170</v>
       </c>
       <c r="B1086" t="s">
-        <v>2171</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="1087" spans="1:2">
       <c r="A1087" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1087" t="s">
         <v>2172</v>
-      </c>
-[...1 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="1088" spans="1:2">
       <c r="A1088" t="s">
-        <v>2174</v>
+        <v>2173</v>
       </c>
       <c r="B1088" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="1089" spans="1:2">
       <c r="A1089" t="s">
         <v>2175</v>
       </c>
       <c r="B1089" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="1090" spans="1:2">
       <c r="A1090" t="s">
         <v>2177</v>
       </c>
       <c r="B1090" t="s">
         <v>2178</v>
       </c>
     </row>
     <row r="1091" spans="1:2">
       <c r="A1091" t="s">
         <v>2179</v>
       </c>
@@ -27228,50 +27354,218 @@
         <v>3828</v>
       </c>
     </row>
     <row r="1916" spans="1:2">
       <c r="A1916" t="s">
         <v>3829</v>
       </c>
       <c r="B1916" t="s">
         <v>3830</v>
       </c>
     </row>
     <row r="1917" spans="1:2">
       <c r="A1917" t="s">
         <v>3831</v>
       </c>
       <c r="B1917" t="s">
         <v>3832</v>
       </c>
     </row>
     <row r="1918" spans="1:2">
       <c r="A1918" t="s">
         <v>3833</v>
       </c>
       <c r="B1918" t="s">
         <v>3834</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:2">
+      <c r="A1919" t="s">
+        <v>3835</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>3836</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:2">
+      <c r="A1920" t="s">
+        <v>3837</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:2">
+      <c r="A1921" t="s">
+        <v>3839</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:2">
+      <c r="A1922" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:2">
+      <c r="A1923" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:2">
+      <c r="A1924" t="s">
+        <v>3845</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:2">
+      <c r="A1925" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:2">
+      <c r="A1926" t="s">
+        <v>3849</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:2">
+      <c r="A1927" t="s">
+        <v>3851</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:2">
+      <c r="A1928" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>3854</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:2">
+      <c r="A1929" t="s">
+        <v>3855</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:2">
+      <c r="A1930" t="s">
+        <v>3857</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:2">
+      <c r="A1931" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:2">
+      <c r="A1932" t="s">
+        <v>3861</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>3862</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:2">
+      <c r="A1933" t="s">
+        <v>3863</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:2">
+      <c r="A1934" t="s">
+        <v>3865</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:2">
+      <c r="A1935" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:2">
+      <c r="A1936" t="s">
+        <v>3869</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:2">
+      <c r="A1937" t="s">
+        <v>3871</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:2">
+      <c r="A1938" t="s">
+        <v>3873</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:2">
+      <c r="A1939" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>3876</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">