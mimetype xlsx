--- v2 (2026-08-15)
+++ v3 (2026-10-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lt" sheetId="1" r:id="rId4"/>
     <sheet name="En" sheetId="2" r:id="rId5"/>
     <sheet name="Paaiškinimai-Instructions" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>commission</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>parent_category</t>
   </si>
   <si>
     <t>Telefonai, foto ir video</t>
   </si>
   <si>
     <t>Telefonų dėklai</t>
   </si>
   <si>
     <t>Dėklai ir laikikliai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai</t>
   </si>
   <si>
@@ -69,51 +69,51 @@
   <si>
     <t>Buitinė technika ir elektronika</t>
   </si>
   <si>
     <t>Vaistinė</t>
   </si>
   <si>
     <t>Ledo vonios ir priedai</t>
   </si>
   <si>
     <t>Deguonies kameros</t>
   </si>
   <si>
     <t>Masažo stalai ir krėslai</t>
   </si>
   <si>
     <t>Teleskopai, mikroskopai, žiūronai</t>
   </si>
   <si>
     <t>Žiūronai</t>
   </si>
   <si>
     <t>Kompiuterinė technika</t>
   </si>
   <si>
-    <t>Kvepalai, kosmetika</t>
+    <t>Grožio prekės</t>
   </si>
   <si>
     <t>Sodo prekės, įrankiai</t>
   </si>
   <si>
     <t>Baldai ir namų interjeras</t>
   </si>
   <si>
     <t>Vaikų ir kūdikių prekės</t>
   </si>
   <si>
     <t>Santechnika, šildymas</t>
   </si>
   <si>
     <t>Automobilių prekės</t>
   </si>
   <si>
     <t>Gyvūnų prekės</t>
   </si>
   <si>
     <t>Buities, virtuvės, apyvokos prekės</t>
   </si>
   <si>
     <t>Knygos, biuro, kanceliarinės prekės</t>
   </si>
@@ -700,50 +700,53 @@
     <t>Synthesizers and pianos</t>
   </si>
   <si>
     <t>Light accessories</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Freezers, freezer boxes</t>
   </si>
   <si>
     <t>Large kitchen appliances</t>
   </si>
   <si>
     <t>Hood filters and accessories</t>
   </si>
   <si>
     <t>Laundry bags</t>
   </si>
   <si>
     <t>Washing machines and dryers</t>
   </si>
   <si>
     <t>Kitchen scales</t>
+  </si>
+  <si>
+    <t>Coffee machine accessories</t>
   </si>
   <si>
     <t>Kitchen and cooking utensils</t>
   </si>
   <si>
     <t>Home appliances</t>
   </si>
   <si>
     <t>Filters and bags for vacuum cleaners</t>
   </si>
   <si>
     <t>Nozzles and hoses for pumps</t>
   </si>
   <si>
     <t>Accessories for robots - pumps</t>
   </si>
   <si>
     <t>Lint collectors</t>
   </si>
   <si>
     <t>beauty and health</t>
   </si>
   <si>
     <t>Face and body scrubs</t>
   </si>
@@ -3502,755 +3505,757 @@
       <c r="A75">
         <v>8.0</v>
       </c>
       <c r="B75" t="s">
         <v>208</v>
       </c>
       <c r="C75" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76">
         <v>8.0</v>
       </c>
       <c r="B76" t="s">
         <v>227</v>
       </c>
       <c r="C76" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77">
         <v>10.0</v>
       </c>
-      <c r="B77"/>
+      <c r="B77" t="s">
+        <v>228</v>
+      </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78">
         <v>10.0</v>
       </c>
       <c r="B78" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C78" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79">
         <v>8.0</v>
       </c>
       <c r="B79" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C79" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80">
         <v>10.0</v>
       </c>
       <c r="B80" t="s">
+        <v>231</v>
+      </c>
+      <c r="C80" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81">
         <v>10.0</v>
       </c>
       <c r="B81" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C81" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82">
         <v>10.0</v>
       </c>
       <c r="B82" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C82" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83">
         <v>10.0</v>
       </c>
       <c r="B83" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C83" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84">
         <v>8.0</v>
       </c>
       <c r="B84" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C84" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85">
         <v>10.0</v>
       </c>
       <c r="B85" t="s">
+        <v>236</v>
+      </c>
+      <c r="C85" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86">
         <v>10.0</v>
       </c>
       <c r="B86" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C86" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87">
         <v>10.0</v>
       </c>
       <c r="B87" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C87" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88">
         <v>10.0</v>
       </c>
       <c r="B88" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C88" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89">
         <v>10.0</v>
       </c>
       <c r="B89" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C89" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90">
         <v>10.0</v>
       </c>
       <c r="B90" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C90" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91">
         <v>10.0</v>
       </c>
       <c r="B91" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C91" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92">
         <v>10.0</v>
       </c>
       <c r="B92" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C92" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93">
         <v>10.0</v>
       </c>
       <c r="B93" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C93" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94">
         <v>10.0</v>
       </c>
       <c r="B94" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C94" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95">
         <v>10.0</v>
       </c>
       <c r="B95" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C95" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96">
         <v>8.0</v>
       </c>
       <c r="B96" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C96" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97">
         <v>10.0</v>
       </c>
       <c r="B97" t="s">
+        <v>250</v>
+      </c>
+      <c r="C97" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98">
         <v>10.0</v>
       </c>
       <c r="B98" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99">
         <v>12.0</v>
       </c>
       <c r="B99" t="s">
+        <v>252</v>
+      </c>
+      <c r="C99" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100">
         <v>10.0</v>
       </c>
       <c r="B100" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C100" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101">
         <v>12.0</v>
       </c>
       <c r="B101" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102">
         <v>12.0</v>
       </c>
       <c r="B102" t="s">
+        <v>255</v>
+      </c>
+      <c r="C102" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103">
         <v>12.0</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C103" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104">
         <v>12.0</v>
       </c>
       <c r="B104" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C104" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105">
         <v>12.0</v>
       </c>
       <c r="B105" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C105" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106">
         <v>10.0</v>
       </c>
       <c r="B106" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C106" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107">
         <v>10.0</v>
       </c>
       <c r="B107" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C107" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108">
         <v>8.0</v>
       </c>
       <c r="B108" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109">
         <v>10.0</v>
       </c>
       <c r="B109" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C109" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110">
         <v>10.0</v>
       </c>
       <c r="B110" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C110" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111">
         <v>12.0</v>
       </c>
       <c r="B111" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C111" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112">
         <v>8.0</v>
       </c>
       <c r="B112" t="s">
         <v>193</v>
       </c>
       <c r="C112" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113">
         <v>10.0</v>
       </c>
       <c r="B113" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C113" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114">
         <v>10.0</v>
       </c>
       <c r="B114" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C114" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115">
         <v>10.0</v>
       </c>
       <c r="B115" t="s">
+        <v>268</v>
+      </c>
+      <c r="C115" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116">
         <v>12.0</v>
       </c>
       <c r="B116" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C116" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117">
         <v>10.0</v>
       </c>
       <c r="B117" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C117" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118">
         <v>10.0</v>
       </c>
       <c r="B118" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C118" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119">
         <v>12.0</v>
       </c>
       <c r="B119" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120">
         <v>10.0</v>
       </c>
       <c r="B120" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C120" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121">
         <v>8.0</v>
       </c>
       <c r="B121" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C121" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122">
         <v>10.0</v>
       </c>
       <c r="B122" t="s">
+        <v>275</v>
+      </c>
+      <c r="C122" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123">
         <v>8.0</v>
       </c>
       <c r="B123" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C123" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124">
         <v>8.0</v>
       </c>
       <c r="B124" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C124" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125">
         <v>8.0</v>
       </c>
       <c r="B125" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C125" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126">
         <v>5.0</v>
       </c>
       <c r="B126" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C126" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127">
         <v>10.0</v>
       </c>
       <c r="B127" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C127" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128">
         <v>5.0</v>
       </c>
       <c r="B128" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C128" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129">
         <v>10.0</v>
       </c>
       <c r="B129" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C129" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10"/>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">