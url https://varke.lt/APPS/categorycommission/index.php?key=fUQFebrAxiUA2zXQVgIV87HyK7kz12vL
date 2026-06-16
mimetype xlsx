--- v0 (2026-04-16)
+++ v1 (2026-06-16)
@@ -195,51 +195,51 @@
   <si>
     <t>Nešiojamų kompiuterių krepšiai, dėklai, kuprinės</t>
   </si>
   <si>
     <t>Nešiojami kompiuteriai ir priedai</t>
   </si>
   <si>
     <t>Planšečių priedai, aksesuarai</t>
   </si>
   <si>
     <t>Planšetiniai kompiuteriai ir priedai</t>
   </si>
   <si>
     <t>Planšetinių kompiuterių dėklai</t>
   </si>
   <si>
     <t>Įvairi pneumatinė įranga</t>
   </si>
   <si>
     <t>Pneumatinė įranga</t>
   </si>
   <si>
     <t>3D rašikliai</t>
   </si>
   <si>
-    <t>Spausdintuvai, skeneriai</t>
+    <t>Biuro reikmenys ir įranga</t>
   </si>
   <si>
     <t>Spausdintuvų ir skenerių priedai</t>
   </si>
   <si>
     <t>3D spausdintuvams</t>
   </si>
   <si>
     <t>Kompiuterinės valymo priemonės</t>
   </si>
   <si>
     <t>Išoriniai įrenginiai</t>
   </si>
   <si>
     <t>Kompiuterių kolonėlės</t>
   </si>
   <si>
     <t>Kolonėlės, akustinės sistemos</t>
   </si>
   <si>
     <t>Cikloninės krosnelės</t>
   </si>
   <si>
     <t>Smulki virtuvės technika</t>
   </si>
@@ -426,63 +426,63 @@
   <si>
     <t>Įrankių priedai</t>
   </si>
   <si>
     <t>Sodininkystė ir daržininkystė</t>
   </si>
   <si>
     <t>Darbo saugos priemonės</t>
   </si>
   <si>
     <t>Interjero detalės ir aksesuarai</t>
   </si>
   <si>
     <t>Veidrodžiai</t>
   </si>
   <si>
     <t>Patalynė</t>
   </si>
   <si>
     <t>Dviračiai, paspirtukai, riedlentės</t>
   </si>
   <si>
     <t>Dviračiai ir priedai</t>
   </si>
   <si>
-    <t>Vaikiški dviračiai</t>
+    <t>Transporto priemonės vaikams</t>
   </si>
   <si>
     <t>Dviračiai</t>
   </si>
   <si>
     <t>Treniruokliai</t>
   </si>
   <si>
     <t>Išmanieji namai</t>
   </si>
   <si>
-    <t>Maisto papildai, vitaminai</t>
+    <t>Kiti preparatai</t>
   </si>
   <si>
     <t>Padangos automobiliams</t>
   </si>
   <si>
     <t>Padangos ir priedai</t>
   </si>
   <si>
     <t>Mobile phones, photos and videos</t>
   </si>
   <si>
     <t>Phone case</t>
   </si>
   <si>
     <t>Cases and holders</t>
   </si>
   <si>
     <t>Sports, leisure, tourism</t>
   </si>
   <si>
     <t>Clothing, footwear, accessories</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
@@ -852,51 +852,51 @@
   <si>
     <t>Mirrors</t>
   </si>
   <si>
     <t>Bedding</t>
   </si>
   <si>
     <t>Bicycles, scooters, skateboards</t>
   </si>
   <si>
     <t>Bicycles and accessories</t>
   </si>
   <si>
     <t>Bicycles for children</t>
   </si>
   <si>
     <t>Bikes</t>
   </si>
   <si>
     <t>Exercise machines</t>
   </si>
   <si>
     <t>Smart homes</t>
   </si>
   <si>
-    <t>Food supplements and minerals</t>
+    <t>Other preparations</t>
   </si>
   <si>
     <t>Tires for cars</t>
   </si>
   <si>
     <t>Tires and accessories</t>
   </si>
   <si>
     <t>Komisinių pritaikymas varle.lt sistemoje taikomas hierarchiškai. Pvz.: tėvinė kategorija, kurioje yra daug kategorijų:</t>
   </si>
   <si>
     <t>https://www.varle.lt/kompiuterine-technika/ pvz komisinis 10proc</t>
   </si>
   <si>
     <t>Šioje kategorijoje yra kitų kategorijų, kaip pvz.: https://www.varle.lt/plansetiniai-kompiuteriai/ pvz komisinis 5proc</t>
   </si>
   <si>
     <t>Tai reikš, kad 10proc komisinis nebus taikomas Planšetiniams kompiuteriams, o bus taikomas 5proc komisinis.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Kaip skaityti lentelę:</t>
   </si>