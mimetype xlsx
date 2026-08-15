--- v1 (2026-06-16)
+++ v2 (2026-08-15)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lt" sheetId="1" r:id="rId4"/>
     <sheet name="En" sheetId="2" r:id="rId5"/>
     <sheet name="Paaiškinimai-Instructions" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
   <si>
     <t>commission</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>parent_category</t>
   </si>
   <si>
     <t>Telefonai, foto ir video</t>
   </si>
   <si>
     <t>Telefonų dėklai</t>
   </si>
   <si>
     <t>Dėklai ir laikikliai</t>
   </si>
   <si>
     <t>Sportas, laisvalaikis, turizmas</t>
   </si>
   <si>
     <t>Apranga, avalynė, aksesuarai</t>
   </si>
   <si>
@@ -147,51 +147,51 @@
   <si>
     <t>Pirties krosnelės</t>
   </si>
   <si>
     <t>Išmanūs įrenginiai gyvūnams</t>
   </si>
   <si>
     <t>Foto albumai</t>
   </si>
   <si>
     <t>Fototechnika</t>
   </si>
   <si>
     <t>Foto popierius</t>
   </si>
   <si>
     <t>SD kortelės</t>
   </si>
   <si>
     <t>Duomenų laikmenos</t>
   </si>
   <si>
     <t>Fototechnikos priedai</t>
   </si>
   <si>
-    <t>Vaizdo kameros ir priedai</t>
+    <t>Kameros</t>
   </si>
   <si>
     <t>Vaizdo kamerų priedai</t>
   </si>
   <si>
     <t>GPS Navigacija</t>
   </si>
   <si>
     <t>Priedai ir aksesuarai</t>
   </si>
   <si>
     <t>Monokliai</t>
   </si>
   <si>
     <t>Didinamieji stiklai</t>
   </si>
   <si>
     <t>Teleskopų ir mikroskopų priedai</t>
   </si>
   <si>
     <t>Dronai ir priedai</t>
   </si>
   <si>
     <t>Nešiojamų kompiuterių krepšiai, dėklai, kuprinės</t>
   </si>
@@ -447,50 +447,53 @@
   <si>
     <t>Dviračiai ir priedai</t>
   </si>
   <si>
     <t>Transporto priemonės vaikams</t>
   </si>
   <si>
     <t>Dviračiai</t>
   </si>
   <si>
     <t>Treniruokliai</t>
   </si>
   <si>
     <t>Išmanieji namai</t>
   </si>
   <si>
     <t>Kiti preparatai</t>
   </si>
   <si>
     <t>Padangos automobiliams</t>
   </si>
   <si>
     <t>Padangos ir priedai</t>
   </si>
   <si>
+    <t>Maisto papildai, vitaminai</t>
+  </si>
+  <si>
     <t>Mobile phones, photos and videos</t>
   </si>
   <si>
     <t>Phone case</t>
   </si>
   <si>
     <t>Cases and holders</t>
   </si>
   <si>
     <t>Sports, leisure, tourism</t>
   </si>
   <si>
     <t>Clothing, footwear, accessories</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t>Household appliances and electronics</t>
   </si>
   <si>
     <t>Pharmacy</t>
   </si>
   <si>
     <t>Ice baths and accessories</t>
@@ -859,50 +862,53 @@
     <t>Bicycles, scooters, skateboards</t>
   </si>
   <si>
     <t>Bicycles and accessories</t>
   </si>
   <si>
     <t>Bicycles for children</t>
   </si>
   <si>
     <t>Bikes</t>
   </si>
   <si>
     <t>Exercise machines</t>
   </si>
   <si>
     <t>Smart homes</t>
   </si>
   <si>
     <t>Other preparations</t>
   </si>
   <si>
     <t>Tires for cars</t>
   </si>
   <si>
     <t>Tires and accessories</t>
+  </si>
+  <si>
+    <t>Food supplements, vitamins</t>
   </si>
   <si>
     <t>Komisinių pritaikymas varle.lt sistemoje taikomas hierarchiškai. Pvz.: tėvinė kategorija, kurioje yra daug kategorijų:</t>
   </si>
   <si>
     <t>https://www.varle.lt/kompiuterine-technika/ pvz komisinis 10proc</t>
   </si>
   <si>
     <t>Šioje kategorijoje yra kitų kategorijų, kaip pvz.: https://www.varle.lt/plansetiniai-kompiuteriai/ pvz komisinis 5proc</t>
   </si>
   <si>
     <t>Tai reikš, kad 10proc komisinis nebus taikomas Planšetiniams kompiuteriams, o bus taikomas 5proc komisinis.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Kaip skaityti lentelę:</t>
   </si>
   <si>
     <t>-Naudokite excel filtrus stulpeliams.</t>
   </si>
   <si>
     <t>-Jeigu 'category' neturi 'parent_category' -&gt; tai reiškia, kad ji yra tėvinė kategorija</t>
   </si>
@@ -1278,51 +1284,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C128"/>
+  <dimension ref="A1:C129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -2653,1576 +2659,1598 @@
       </c>
       <c r="C126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127">
         <v>10.0</v>
       </c>
       <c r="B127" t="s">
         <v>140</v>
       </c>
       <c r="C127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128">
         <v>5.0</v>
       </c>
       <c r="B128" t="s">
         <v>141</v>
       </c>
       <c r="C128" t="s">
         <v>142</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129">
+        <v>10.0</v>
+      </c>
+      <c r="B129" t="s">
+        <v>143</v>
+      </c>
+      <c r="C129" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C128"/>
+  <dimension ref="A1:C129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>6.0</v>
       </c>
       <c r="B2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>14.0</v>
       </c>
       <c r="B3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>11.0</v>
       </c>
       <c r="B4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>10.0</v>
       </c>
       <c r="B5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C5"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>6.0</v>
       </c>
       <c r="B6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6.0</v>
       </c>
       <c r="B7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C7"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>10.0</v>
       </c>
       <c r="B8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8.0</v>
       </c>
       <c r="B9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C9" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>8.0</v>
       </c>
       <c r="B10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>8.0</v>
       </c>
       <c r="B11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>5.0</v>
       </c>
       <c r="B12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>5.0</v>
       </c>
       <c r="B13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C13" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>6.0</v>
       </c>
       <c r="B14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>10.0</v>
       </c>
       <c r="B15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C15"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>10.0</v>
       </c>
       <c r="B16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C16"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>12.0</v>
       </c>
       <c r="B17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C17"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>10.0</v>
       </c>
       <c r="B18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C18"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>8.0</v>
       </c>
       <c r="B19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>10.0</v>
       </c>
       <c r="B20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>11.0</v>
       </c>
       <c r="B21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C21"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>10.0</v>
       </c>
       <c r="B22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C22"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>12.0</v>
       </c>
       <c r="B23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C23"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>5.0</v>
       </c>
       <c r="B24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
         <v>10.0</v>
       </c>
       <c r="B25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
         <v>12.0</v>
       </c>
       <c r="B26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
         <v>12.0</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C27"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>12.0</v>
       </c>
       <c r="B28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C28"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>10.0</v>
       </c>
       <c r="B29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C29"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
         <v>12.0</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C30"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31">
         <v>5.0</v>
       </c>
       <c r="B31" t="s">
+        <v>174</v>
+      </c>
+      <c r="C31" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32">
         <v>5.0</v>
       </c>
       <c r="B32" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
         <v>5.0</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
         <v>8.0</v>
       </c>
       <c r="B34" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C34" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
         <v>12.0</v>
       </c>
       <c r="B35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C35" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
         <v>12.0</v>
       </c>
       <c r="B36" t="s">
+        <v>180</v>
+      </c>
+      <c r="C36" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
         <v>10.0</v>
       </c>
       <c r="B37" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
         <v>10.0</v>
       </c>
       <c r="B38" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C38" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39">
         <v>5.0</v>
       </c>
       <c r="B39" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
         <v>10.0</v>
       </c>
       <c r="B40" t="s">
+        <v>185</v>
+      </c>
+      <c r="C40" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41">
         <v>8.0</v>
       </c>
       <c r="B41" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42">
         <v>10.0</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43">
         <v>10.0</v>
       </c>
       <c r="B43" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C43" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44">
         <v>8.0</v>
       </c>
       <c r="B44" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45">
         <v>8.0</v>
       </c>
       <c r="B45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46">
         <v>12.0</v>
       </c>
       <c r="B46" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47">
         <v>4.0</v>
       </c>
       <c r="B47" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48">
         <v>12.0</v>
       </c>
       <c r="B48" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C48" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49">
         <v>8.0</v>
       </c>
       <c r="B49" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C49" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50">
         <v>8.0</v>
       </c>
       <c r="B50" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51">
         <v>8.0</v>
       </c>
       <c r="B51" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C51" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52">
         <v>10.0</v>
       </c>
       <c r="B52" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C52" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53">
         <v>8.0</v>
       </c>
       <c r="B53" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54">
         <v>8.0</v>
       </c>
       <c r="B54" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C54" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55">
         <v>10.0</v>
       </c>
       <c r="B55" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C55" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56">
         <v>8.0</v>
       </c>
       <c r="B56" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57">
         <v>8.0</v>
       </c>
       <c r="B57" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C57" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58">
         <v>6.0</v>
       </c>
       <c r="B58" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C58" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59">
         <v>8.0</v>
       </c>
       <c r="B59" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60">
         <v>8.0</v>
       </c>
       <c r="B60" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61">
         <v>10.0</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62">
         <v>8.0</v>
       </c>
       <c r="B62" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C62" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63">
         <v>5.0</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64">
         <v>5.0</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C64" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65">
         <v>8.0</v>
       </c>
       <c r="B65" t="s">
+        <v>215</v>
+      </c>
+      <c r="C65" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66">
         <v>8.0</v>
       </c>
       <c r="B66" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C66" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67">
         <v>8.0</v>
       </c>
       <c r="B67" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68">
         <v>8.0</v>
       </c>
       <c r="B68" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C68" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69">
         <v>6.0</v>
       </c>
       <c r="B69" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C69" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70">
         <v>8.0</v>
       </c>
       <c r="B70" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C70" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71">
         <v>8.0</v>
       </c>
       <c r="B71" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C71" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72">
         <v>8.0</v>
       </c>
       <c r="B72" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C72" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73">
         <v>10.0</v>
       </c>
       <c r="B73" t="s">
+        <v>224</v>
+      </c>
+      <c r="C73" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74">
         <v>10.0</v>
       </c>
       <c r="B74" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75">
         <v>8.0</v>
       </c>
       <c r="B75" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C75" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76">
         <v>8.0</v>
       </c>
       <c r="B76" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C76" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77">
         <v>10.0</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78">
         <v>10.0</v>
       </c>
       <c r="B78" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C78" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79">
         <v>8.0</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C79" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80">
         <v>10.0</v>
       </c>
       <c r="B80" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81">
         <v>10.0</v>
       </c>
       <c r="B81" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C81" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82">
         <v>10.0</v>
       </c>
       <c r="B82" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C82" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83">
         <v>10.0</v>
       </c>
       <c r="B83" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C83" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84">
         <v>8.0</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C84" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85">
         <v>10.0</v>
       </c>
       <c r="B85" t="s">
+        <v>235</v>
+      </c>
+      <c r="C85" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86">
         <v>10.0</v>
       </c>
       <c r="B86" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C86" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87">
         <v>10.0</v>
       </c>
       <c r="B87" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C87" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88">
         <v>10.0</v>
       </c>
       <c r="B88" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C88" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89">
         <v>10.0</v>
       </c>
       <c r="B89" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C89" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90">
         <v>10.0</v>
       </c>
       <c r="B90" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C90" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91">
         <v>10.0</v>
       </c>
       <c r="B91" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C91" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92">
         <v>10.0</v>
       </c>
       <c r="B92" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C92" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93">
         <v>10.0</v>
       </c>
       <c r="B93" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C93" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94">
         <v>10.0</v>
       </c>
       <c r="B94" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C94" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95">
         <v>10.0</v>
       </c>
       <c r="B95" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C95" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96">
         <v>8.0</v>
       </c>
       <c r="B96" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C96" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97">
         <v>10.0</v>
       </c>
       <c r="B97" t="s">
+        <v>249</v>
+      </c>
+      <c r="C97" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98">
         <v>10.0</v>
       </c>
       <c r="B98" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C98" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99">
         <v>12.0</v>
       </c>
       <c r="B99" t="s">
+        <v>251</v>
+      </c>
+      <c r="C99" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100">
         <v>10.0</v>
       </c>
       <c r="B100" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C100" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101">
         <v>12.0</v>
       </c>
       <c r="B101" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C101" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102">
         <v>12.0</v>
       </c>
       <c r="B102" t="s">
+        <v>254</v>
+      </c>
+      <c r="C102" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103">
         <v>12.0</v>
       </c>
       <c r="B103" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C103" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104">
         <v>12.0</v>
       </c>
       <c r="B104" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C104" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105">
         <v>12.0</v>
       </c>
       <c r="B105" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C105" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106">
         <v>10.0</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C106" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107">
         <v>10.0</v>
       </c>
       <c r="B107" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C107" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108">
         <v>8.0</v>
       </c>
       <c r="B108" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C108" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109">
         <v>10.0</v>
       </c>
       <c r="B109" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C109" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110">
         <v>10.0</v>
       </c>
       <c r="B110" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C110" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111">
         <v>12.0</v>
       </c>
       <c r="B111" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C111" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112">
         <v>8.0</v>
       </c>
       <c r="B112" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C112" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113">
         <v>10.0</v>
       </c>
       <c r="B113" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C113" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114">
         <v>10.0</v>
       </c>
       <c r="B114" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C114" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115">
         <v>10.0</v>
       </c>
       <c r="B115" t="s">
+        <v>267</v>
+      </c>
+      <c r="C115" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116">
         <v>12.0</v>
       </c>
       <c r="B116" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C116" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117">
         <v>10.0</v>
       </c>
       <c r="B117" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C117" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118">
         <v>10.0</v>
       </c>
       <c r="B118" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C118" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119">
         <v>12.0</v>
       </c>
       <c r="B119" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C119" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120">
         <v>10.0</v>
       </c>
       <c r="B120" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C120" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121">
         <v>8.0</v>
       </c>
       <c r="B121" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C121" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122">
         <v>10.0</v>
       </c>
       <c r="B122" t="s">
+        <v>274</v>
+      </c>
+      <c r="C122" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123">
         <v>8.0</v>
       </c>
       <c r="B123" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C123" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124">
         <v>8.0</v>
       </c>
       <c r="B124" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C124" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125">
         <v>8.0</v>
       </c>
       <c r="B125" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C125" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126">
         <v>5.0</v>
       </c>
       <c r="B126" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C126" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127">
         <v>10.0</v>
       </c>
       <c r="B127" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C127" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128">
         <v>5.0</v>
       </c>
       <c r="B128" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C128" t="s">
-        <v>280</v>
+        <v>281</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129">
+        <v>10.0</v>
+      </c>
+      <c r="B129" t="s">
+        <v>282</v>
+      </c>
+      <c r="C129" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10"/>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">